--- v0 (2025-10-31)
+++ v1 (2026-07-18)
@@ -1,66 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\jaerofs1b\企画部\2017年度資料\03-04  図面集\xlsxファイル170615\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\6章\6-2-2\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{CA994386-3340-4E1B-BD2F-D37E2077A8F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="15" windowWidth="14955" windowHeight="8445"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="6-2-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="15">
   <si>
     <t>自然放射線から受ける線量</t>
     <rPh sb="0" eb="2">
       <t>シゼン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホウシャセン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>センリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>一人あたりの年間線量（世界平均）</t>
     <rPh sb="0" eb="2">
       <t>ヒトリ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="8" eb="10">
@@ -104,209 +109,229 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>食物から</t>
     <rPh sb="0" eb="2">
       <t>ショクモツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大地から</t>
     <rPh sb="0" eb="2">
       <t>ダイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>宇宙から</t>
     <rPh sb="0" eb="2">
       <t>ウチュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>自然放射線による年間線量2.4ミリシーベルト</t>
-[...14 lines deleted...]
-  <si>
     <t>一人あたりの年間線量（日本平均）</t>
     <rPh sb="0" eb="2">
       <t>ヒトリ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>センリョウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ニホン</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ヘイキン</t>
-    </rPh>
-[...41 lines deleted...]
-      <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>自然放射線による年間線量2.1ミリシーベルト</t>
     <rPh sb="0" eb="2">
       <t>シゼン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホウシャセン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ネンカン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>センリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>出典：国連科学委員会（UNSCEAR）報告書</t>
     <rPh sb="0" eb="2">
       <t>シュッテン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コクレン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>カガク</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>イインカイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ホウコク</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>航空機利用</t>
+    <rPh sb="0" eb="5">
+      <t>コウクウキリヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>温泉地下環境</t>
+    <rPh sb="0" eb="2">
+      <t>オンセン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>チカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カンキョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>自然放射線による年間線量3.0ミリシーベルト</t>
+    <rPh sb="0" eb="2">
+      <t>シゼン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ホウシャセン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ネンカン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>センリョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>出典：（公財）原子力安全研究協会『生活環境放射線 第３版（2020年）』</t>
+    <rPh sb="0" eb="2">
+      <t>シュッテン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ザイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ゲンシリョク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>アンゼン</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>キョウカイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>セイカツ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>カンキョウ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>ホウシャセン</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ハン</t>
+    </rPh>
+    <rPh sb="33" eb="34">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="179" formatCode="0.00_ "/>
+    <numFmt numFmtId="176" formatCode="0.00_ "/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -405,282 +430,285 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -813,254 +841,567 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:D26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.5" customWidth="1"/>
     <col min="2" max="2" width="21.25" customWidth="1"/>
     <col min="3" max="4" width="23.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4">
+    <row r="1" spans="2:4" x14ac:dyDescent="0.15">
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="2:4" ht="48.95" customHeight="1">
-      <c r="B2" s="23" t="s">
+    <row r="2" spans="2:4" ht="48.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B2" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="23"/>
-[...5 lines deleted...]
-      <c r="B5" s="12" t="s">
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+    </row>
+    <row r="3" spans="2:4" ht="29.1" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="2:4" ht="29.1" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="5" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="5"/>
+    </row>
+    <row r="6" spans="2:4" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" spans="2:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="13"/>
-[...8 lines deleted...]
-      <c r="B7" s="24" t="s">
+      <c r="C7" s="16"/>
+      <c r="D7" s="17"/>
+    </row>
+    <row r="8" spans="2:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B8" s="6"/>
+      <c r="C8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B9" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="4">
+        <v>0.48</v>
+      </c>
+      <c r="D9" s="7"/>
+    </row>
+    <row r="10" spans="2:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="D10" s="7"/>
+    </row>
+    <row r="11" spans="2:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B11" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="7">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="12" spans="2:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B12" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="12"/>
+      <c r="D12" s="13">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B13" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="25"/>
-[...4 lines deleted...]
-      <c r="C8" s="16" t="s">
+      <c r="C13" s="12"/>
+      <c r="D13" s="13">
+        <v>8.0000000000000002E-3</v>
+      </c>
+    </row>
+    <row r="14" spans="2:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="10">
+        <v>5.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="C15" s="2"/>
+    </row>
+    <row r="16" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B16" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="C17" s="2"/>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="C18" s="2"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B19" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="5"/>
+    </row>
+    <row r="20" spans="2:4" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="D20" s="5"/>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B21" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="16"/>
+      <c r="D21" s="17"/>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B22" s="6"/>
+      <c r="C22" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="17" t="s">
+      <c r="D22" s="7" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="2:4" ht="19.5" customHeight="1">
-      <c r="B9" s="15" t="s">
+    <row r="23" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B23" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="18">
-[...5 lines deleted...]
-      <c r="B10" s="15" t="s">
+      <c r="C23" s="4">
+        <v>1.8</v>
+      </c>
+      <c r="D23" s="7"/>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B24" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="18">
-[...5 lines deleted...]
-      <c r="B11" s="15" t="s">
+      <c r="C24" s="4">
+        <v>0.51</v>
+      </c>
+      <c r="D24" s="7"/>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B25" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="18"/>
-[...5 lines deleted...]
-      <c r="B12" s="19" t="s">
+      <c r="C25" s="4"/>
+      <c r="D25" s="7">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="20"/>
-      <c r="D12" s="21">
+      <c r="C26" s="9"/>
+      <c r="D26" s="10">
         <v>0.3</v>
       </c>
     </row>
-    <row r="13" spans="2:4">
-[...5 lines deleted...]
-      <c r="B14" s="22" t="s">
+    <row r="27" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="C27" s="2"/>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B28" s="2" t="s">
         <v>10</v>
-      </c>
-[...75 lines deleted...]
-        <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B7:D7"/>
-    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B21:D21"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R6-7</oddFooter>
   </headerFooter>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="56d89f60-2640-454a-aa77-3dda338e25c8" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101007DF02120786BB44D8BACE3C30E79161A" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="26dfea6a0a2edd995aeacf0ce73e8756">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="40c1ea85-a377-45a5-9845-420281cb1fed" xmlns:ns4="56d89f60-2640-454a-aa77-3dda338e25c8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7f01150998a2fd5ff35d9baf0c2a6056" ns3:_="" ns4:_="">
+    <xsd:import namespace="40c1ea85-a377-45a5-9845-420281cb1fed"/>
+    <xsd:import namespace="56d89f60-2640-454a-aa77-3dda338e25c8"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:_activity" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="40c1ea85-a377-45a5-9845-420281cb1fed" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="共有相手の詳細情報" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="共有のヒントのハッシュ" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="56d89f60-2640-454a-aa77-3dda338e25c8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="13" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="17" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13EEB1BA-3248-4FAD-BB4F-BB69893C25D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="40c1ea85-a377-45a5-9845-420281cb1fed"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="56d89f60-2640-454a-aa77-3dda338e25c8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF9C4625-1E95-4436-9E1D-35552F2E10DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD35B0DD-6701-45C1-B6FF-D95C9E51B572}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="40c1ea85-a377-45a5-9845-420281cb1fed"/>
+    <ds:schemaRef ds:uri="56d89f60-2640-454a-aa77-3dda338e25c8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6-2-2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>永田 夏樹</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101007DF02120786BB44D8BACE3C30E79161A</vt:lpwstr>
+  </property>
+</Properties>
+</file>