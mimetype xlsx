--- v0 (2025-10-30)
+++ v1 (2026-10-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\4章\4-2-4\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\4章\4-2-4\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11EE3528-6BE2-40B4-92CE-4CCC82A2FBE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD3DD43F-605A-4656-8109-772DD3D50D63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4-2-4" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>フランスを中心とした電力の輸出入</t>
     <rPh sb="5" eb="7">
@@ -162,59 +162,59 @@
       <t>ハツデン</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>デンリョクリョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">フランスの輸出入量合計  </t>
     <rPh sb="5" eb="8">
       <t>ユシュツニュウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>リョウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>(g)</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve">出典；entso-e 発行　Statistical Factsheet 2024 </t>
-[...2 lines deleted...]
-  <si>
     <t>%</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>2024年　輸出入電力量（100万kWh）</t>
+    <t xml:space="preserve">出典；entso-e 発行　Statistical Factsheet 2025 </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2025年　輸出入電力量（100万kWh）</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ユシュツニュウ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>デンリョクリョウ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>マン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="0.0_ "/>
     <numFmt numFmtId="178" formatCode="0_ "/>
   </numFmts>
   <fonts count="9">
@@ -317,82 +317,79 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_2012・4章" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.bp.com/liveassets/bp_internet/globalbp/globalbp_uk_english/reports_and_publications/statistical_energy_review_2007/STAGING/local_assets/downloads/spreadsheets/statistical_review_full_report_workbook_2007.xls" TargetMode="External"/></Relationships>
 </file>
@@ -762,286 +759,284 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="53"/>
   </sheetPr>
-  <dimension ref="B1:K20"/>
+  <dimension ref="B1:G20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" ht="33" customHeight="1">
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="3"/>
-[...3 lines deleted...]
-      <c r="G1" s="5"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="3"/>
     </row>
     <row r="2" spans="2:7" ht="21" customHeight="1">
-      <c r="B2" s="5"/>
-[...4 lines deleted...]
-      <c r="G2" s="5"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
     </row>
     <row r="3" spans="2:7" ht="21" customHeight="1">
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="6"/>
-[...3 lines deleted...]
-      <c r="G3" s="5"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="3"/>
     </row>
     <row r="4" spans="2:7" ht="21" customHeight="1">
-      <c r="B4" s="7"/>
-      <c r="C4" s="8" t="s">
+      <c r="B4" s="5"/>
+      <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="13" t="s">
+      <c r="F4" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="5"/>
+      <c r="G4" s="3"/>
     </row>
     <row r="5" spans="2:7" ht="21" customHeight="1">
-      <c r="B5" s="7"/>
-      <c r="C5" s="9" t="s">
+      <c r="B5" s="5"/>
+      <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="15">
-[...8 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="D5" s="12">
+        <v>11518</v>
+      </c>
+      <c r="E5" s="13">
+        <v>1447</v>
+      </c>
+      <c r="F5" s="14">
+        <v>10071</v>
+      </c>
+      <c r="G5" s="3"/>
     </row>
     <row r="6" spans="2:7" ht="21" customHeight="1">
-      <c r="B6" s="7"/>
-      <c r="C6" s="9" t="s">
+      <c r="B6" s="5"/>
+      <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="17">
-[...8 lines deleted...]
-      <c r="G6" s="5"/>
+      <c r="D6" s="14">
+        <v>20649</v>
+      </c>
+      <c r="E6" s="13">
+        <v>696</v>
+      </c>
+      <c r="F6" s="14">
+        <v>19953</v>
+      </c>
+      <c r="G6" s="3"/>
     </row>
     <row r="7" spans="2:7" ht="21" customHeight="1">
-      <c r="B7" s="7"/>
-      <c r="C7" s="9" t="s">
+      <c r="B7" s="5"/>
+      <c r="C7" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="17">
-[...8 lines deleted...]
-      <c r="G7" s="5"/>
+      <c r="D7" s="14">
+        <v>15754</v>
+      </c>
+      <c r="E7" s="13">
+        <v>406</v>
+      </c>
+      <c r="F7" s="14">
+        <v>15348</v>
+      </c>
+      <c r="G7" s="3"/>
     </row>
     <row r="8" spans="2:7" ht="21" customHeight="1">
-      <c r="B8" s="7"/>
-      <c r="C8" s="9" t="s">
+      <c r="B8" s="5"/>
+      <c r="C8" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="17">
-[...8 lines deleted...]
-      <c r="G8" s="5"/>
+      <c r="D8" s="14">
+        <v>24655</v>
+      </c>
+      <c r="E8" s="13">
+        <v>17</v>
+      </c>
+      <c r="F8" s="14">
+        <v>24638</v>
+      </c>
+      <c r="G8" s="3"/>
     </row>
     <row r="9" spans="2:7" ht="21" customHeight="1">
-      <c r="B9" s="7"/>
-      <c r="C9" s="9" t="s">
+      <c r="B9" s="5"/>
+      <c r="C9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="17">
-[...8 lines deleted...]
-      <c r="G9" s="5"/>
+      <c r="D9" s="14">
+        <v>7261</v>
+      </c>
+      <c r="E9" s="13">
+        <v>6876</v>
+      </c>
+      <c r="F9" s="14">
+        <v>385</v>
+      </c>
+      <c r="G9" s="3"/>
     </row>
     <row r="10" spans="2:7" ht="21" customHeight="1">
-      <c r="B10" s="7"/>
-      <c r="C10" s="9" t="s">
+      <c r="B10" s="5"/>
+      <c r="C10" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="17">
-[...8 lines deleted...]
-      <c r="G10" s="5"/>
+      <c r="D10" s="14">
+        <v>22996</v>
+      </c>
+      <c r="E10" s="13">
+        <v>590</v>
+      </c>
+      <c r="F10" s="14">
+        <v>22406</v>
+      </c>
+      <c r="G10" s="3"/>
     </row>
     <row r="11" spans="2:7" ht="21" customHeight="1">
-      <c r="B11" s="7"/>
-      <c r="C11" s="9" t="s">
+      <c r="B11" s="5"/>
+      <c r="C11" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="17">
-[...8 lines deleted...]
-      <c r="G11" s="10" t="s">
+      <c r="D11" s="14">
+        <v>102834</v>
+      </c>
+      <c r="E11" s="14">
+        <v>10031</v>
+      </c>
+      <c r="F11" s="14">
+        <v>92803</v>
+      </c>
+      <c r="G11" s="8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="2:7" ht="21" customHeight="1">
-      <c r="B12" s="7"/>
-      <c r="C12" s="9" t="s">
+      <c r="B12" s="5"/>
+      <c r="C12" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="D12" s="17">
-[...4 lines deleted...]
-      <c r="G12" s="5"/>
+      <c r="D12" s="14">
+        <v>533900</v>
+      </c>
+      <c r="E12" s="3"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="3"/>
     </row>
     <row r="13" spans="2:7" ht="21" customHeight="1">
-      <c r="B13" s="7"/>
-      <c r="C13" s="9" t="s">
+      <c r="B13" s="5"/>
+      <c r="C13" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="20">
-[...2 lines deleted...]
-      <c r="E13" s="18" t="s">
+      <c r="D13" s="15">
+        <v>17.382094025098333</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="4"/>
+      <c r="G13" s="3"/>
+    </row>
+    <row r="14" spans="2:7" ht="21" customHeight="1">
+      <c r="B14" s="4"/>
+      <c r="C14" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="9"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="3"/>
+    </row>
+    <row r="15" spans="2:7" ht="21" customHeight="1">
+      <c r="B15" s="4"/>
+      <c r="C15" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="F13" s="19"/>
-[...20 lines deleted...]
-      <c r="G15" s="5"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="3"/>
     </row>
     <row r="16" spans="2:7" ht="21" customHeight="1">
-      <c r="B16" s="5"/>
-[...11 lines deleted...]
-    <row r="20" spans="11:11" s="2" customFormat="1" ht="21" customHeight="1"/>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+    </row>
+    <row r="17" s="2" customFormat="1" ht="21" customHeight="1"/>
+    <row r="18" s="2" customFormat="1" ht="21" customHeight="1"/>
+    <row r="19" s="2" customFormat="1" ht="21" customHeight="1"/>
+    <row r="20" s="2" customFormat="1" ht="21" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>