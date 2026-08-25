--- v0 (2025-10-14)
+++ v1 (2026-08-25)
@@ -1,134 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\4章\4-2-1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\4章\4-2-1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C430BDA0-74FF-43C2-853D-E693B10A837B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16E82EE1-24F5-4A82-89C3-AD5A4FC2A980}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="255" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="255" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="4-2-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'4-2-1'!$A$1:$M$51</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="52">
   <si>
     <t>運転中</t>
   </si>
   <si>
     <t>建設中</t>
   </si>
   <si>
     <t>計画中</t>
   </si>
   <si>
     <t>合　計</t>
   </si>
   <si>
     <t>出力</t>
   </si>
   <si>
     <t>基数</t>
   </si>
   <si>
     <t>アメリカ</t>
   </si>
   <si>
     <t>フランス</t>
   </si>
   <si>
     <t>ロシア</t>
   </si>
   <si>
     <t>韓国</t>
   </si>
   <si>
     <t>ウクライナ</t>
   </si>
   <si>
     <t>カナダ</t>
   </si>
   <si>
     <t>イギリス</t>
   </si>
   <si>
     <t>スウェーデン</t>
   </si>
   <si>
     <t>中国</t>
   </si>
   <si>
     <t>スペイン</t>
   </si>
   <si>
     <t>ベルギー</t>
-  </si>
-[...1 lines deleted...]
-    <t>台湾</t>
   </si>
   <si>
     <t>インド</t>
   </si>
   <si>
     <t>チェコ</t>
   </si>
   <si>
     <t>スイス</t>
   </si>
   <si>
     <t>フィンランド</t>
   </si>
   <si>
     <t>スロバキア</t>
   </si>
   <si>
     <t>ブラジル</t>
   </si>
   <si>
     <t>ブルガリア</t>
   </si>
   <si>
     <t>ハンガリー</t>
   </si>
@@ -237,56 +234,56 @@
     </rPh>
     <rPh sb="52" eb="55">
       <t>ウンテンチュウ</t>
     </rPh>
     <rPh sb="56" eb="58">
       <t>キスウ</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>シンサ</t>
     </rPh>
     <rPh sb="63" eb="64">
       <t>チュウ</t>
     </rPh>
     <rPh sb="64" eb="65">
       <t>トウ</t>
     </rPh>
     <rPh sb="66" eb="68">
       <t>キスウ</t>
     </rPh>
     <rPh sb="69" eb="70">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>出典：日本原子力産業協会「世界の原子力発電開発の動向」2025年度版</t>
+    <t>（2026年1月1日現在）</t>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>出典：日本原子力産業協会「世界の原子力発電開発の動向」2026年度版</t>
     <phoneticPr fontId="3"/>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="6"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
     <numFmt numFmtId="177" formatCode="0_);[Red]\(0\)"/>
     <numFmt numFmtId="178" formatCode="0.0_ ;[Red]\-0.0\ "/>
     <numFmt numFmtId="179" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1311,402 +1308,410 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P45" sqref="P45"/>
+      <selection activeCell="O51" sqref="O51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.875" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="4.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.5" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.75" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.75" style="52" customWidth="1"/>
     <col min="11" max="11" width="6.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.75" style="58" customWidth="1"/>
     <col min="13" max="13" width="6.625" style="1" customWidth="1"/>
     <col min="14" max="14" width="6.25" style="1" customWidth="1"/>
     <col min="15" max="16384" width="12.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="48.95" customHeight="1">
       <c r="A1" s="2"/>
       <c r="B1" s="63" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
     </row>
     <row r="2" spans="1:13" ht="17.100000000000001" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="43"/>
       <c r="K2" s="4"/>
       <c r="L2" s="53"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" spans="1:13" ht="18.75" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="44"/>
       <c r="K3" s="5"/>
       <c r="L3" s="54" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1" thickBot="1">
       <c r="A4" s="2"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="44"/>
       <c r="K4" s="6"/>
       <c r="L4" s="55" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13" ht="14.25">
       <c r="A5" s="2"/>
       <c r="B5" s="8"/>
       <c r="C5" s="68" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D5" s="66" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="70"/>
       <c r="F5" s="66" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="70"/>
       <c r="H5" s="66" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="70"/>
       <c r="J5" s="64" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="K5" s="65"/>
       <c r="L5" s="66" t="s">
         <v>3</v>
       </c>
       <c r="M5" s="67"/>
     </row>
     <row r="6" spans="1:13" ht="15" thickBot="1">
       <c r="A6" s="2"/>
       <c r="B6" s="9"/>
       <c r="C6" s="69"/>
       <c r="D6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="45" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="L6" s="56" t="s">
         <v>4</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="14.25">
       <c r="B7" s="12">
         <v>1</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="14">
-        <v>10256.9</v>
+        <v>10247.700000000001</v>
       </c>
       <c r="E7" s="15">
         <v>94</v>
       </c>
       <c r="F7" s="39"/>
       <c r="G7" s="15"/>
-      <c r="H7" s="39"/>
-[...2 lines deleted...]
-      <c r="K7" s="16"/>
+      <c r="H7" s="39">
+        <v>661.5</v>
+      </c>
+      <c r="I7" s="15">
+        <v>10</v>
+      </c>
+      <c r="J7" s="46">
+        <v>661.5</v>
+      </c>
+      <c r="K7" s="16">
+        <v>10</v>
+      </c>
       <c r="L7" s="39">
-        <v>10256.9</v>
+        <v>10909.2</v>
       </c>
       <c r="M7" s="17">
-        <v>94</v>
+        <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="14.25">
       <c r="B8" s="18">
         <v>2</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>6404</v>
       </c>
       <c r="E8" s="21">
         <v>56</v>
       </c>
       <c r="F8" s="27">
         <v>165</v>
       </c>
       <c r="G8" s="21">
         <v>1</v>
       </c>
       <c r="H8" s="27">
         <v>330</v>
       </c>
       <c r="I8" s="21">
         <v>2</v>
       </c>
       <c r="J8" s="47">
         <v>495</v>
       </c>
       <c r="K8" s="22">
         <v>3</v>
       </c>
       <c r="L8" s="27">
         <v>6899</v>
       </c>
       <c r="M8" s="23">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="14.25">
       <c r="B9" s="24">
         <v>3</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="20">
-        <v>5934.7</v>
+        <v>6072.5</v>
       </c>
       <c r="E9" s="21">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" s="27">
-        <v>3510.3</v>
+        <v>4501</v>
       </c>
       <c r="G9" s="21">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H9" s="27">
-        <v>3012.3</v>
+        <v>3168.1</v>
       </c>
       <c r="I9" s="21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J9" s="47">
-        <v>6522.6</v>
+        <v>7669.1</v>
       </c>
       <c r="K9" s="22">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="L9" s="27">
-        <v>12457.3</v>
+        <v>13741.6</v>
       </c>
       <c r="M9" s="23">
-        <v>115</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="14.25">
       <c r="B10" s="18">
         <v>4</v>
       </c>
       <c r="C10" s="19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D10" s="20">
         <v>3308.3</v>
       </c>
       <c r="E10" s="21">
         <v>33</v>
       </c>
       <c r="F10" s="27">
         <v>414.1</v>
       </c>
       <c r="G10" s="21">
         <v>3</v>
       </c>
       <c r="H10" s="27">
         <v>1158.2</v>
       </c>
       <c r="I10" s="21">
         <v>8</v>
       </c>
       <c r="J10" s="47">
         <v>1572.3000000000002</v>
       </c>
       <c r="K10" s="22">
         <v>11</v>
       </c>
       <c r="L10" s="27">
         <v>4880.6000000000004</v>
       </c>
       <c r="M10" s="23">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="14.25">
       <c r="B11" s="24">
         <v>5</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="20">
-        <v>2849.9</v>
+        <v>2854</v>
       </c>
       <c r="E11" s="21">
         <v>33</v>
       </c>
       <c r="F11" s="27">
-        <v>422.1</v>
+        <v>553.20000000000005</v>
       </c>
       <c r="G11" s="21">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H11" s="27">
-        <v>830.6</v>
+        <v>2416.1</v>
       </c>
       <c r="I11" s="21">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="J11" s="47">
-        <v>1252.7</v>
+        <v>2969.3</v>
       </c>
       <c r="K11" s="22">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="L11" s="27">
-        <v>4102.6000000000004</v>
+        <v>5823.2999999999993</v>
       </c>
       <c r="M11" s="23">
-        <v>53</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="14.25">
       <c r="B12" s="18">
         <v>6</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="20">
         <v>2621.6</v>
       </c>
       <c r="E12" s="21">
         <v>26</v>
       </c>
       <c r="F12" s="27">
-        <v>280</v>
+        <v>420</v>
       </c>
       <c r="G12" s="21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H12" s="27">
-        <v>280</v>
+        <v>140</v>
       </c>
       <c r="I12" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J12" s="47">
         <v>560</v>
       </c>
       <c r="K12" s="22">
         <v>4</v>
       </c>
       <c r="L12" s="27">
         <v>3181.6</v>
       </c>
       <c r="M12" s="23">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="14.25">
       <c r="B13" s="24">
         <v>7</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="20">
         <v>1383.5</v>
       </c>
       <c r="E13" s="21">
@@ -1723,1112 +1728,1104 @@
       </c>
       <c r="I13" s="21">
         <v>2</v>
       </c>
       <c r="J13" s="47">
         <v>467.8</v>
       </c>
       <c r="K13" s="22">
         <v>4</v>
       </c>
       <c r="L13" s="27">
         <v>1851.3</v>
       </c>
       <c r="M13" s="23">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="14.25">
       <c r="B14" s="18">
         <v>8</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="20">
-        <v>1354.5</v>
+        <v>1352.6</v>
       </c>
       <c r="E14" s="21">
         <v>17</v>
       </c>
       <c r="F14" s="27"/>
       <c r="G14" s="21"/>
       <c r="H14" s="27">
         <v>30</v>
       </c>
       <c r="I14" s="21">
         <v>1</v>
       </c>
       <c r="J14" s="47">
         <v>30</v>
       </c>
       <c r="K14" s="22">
         <v>1</v>
       </c>
       <c r="L14" s="27">
-        <v>1384.5</v>
+        <v>1382.6</v>
       </c>
       <c r="M14" s="23">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="14.25">
       <c r="B15" s="24">
         <v>9</v>
       </c>
       <c r="C15" s="25" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D15" s="20">
-        <v>818</v>
+        <v>888</v>
       </c>
       <c r="E15" s="21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F15" s="27">
-        <v>730</v>
+        <v>660</v>
       </c>
       <c r="G15" s="21">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H15" s="27">
         <v>1030</v>
       </c>
       <c r="I15" s="21">
         <v>12</v>
       </c>
       <c r="J15" s="47">
-        <v>1760</v>
+        <v>1690</v>
       </c>
       <c r="K15" s="22">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="L15" s="27">
         <v>2578</v>
       </c>
       <c r="M15" s="23">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="14.25">
       <c r="B16" s="18">
         <v>10</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="20">
         <v>739.7</v>
       </c>
       <c r="E16" s="21">
         <v>7</v>
       </c>
       <c r="F16" s="27"/>
       <c r="G16" s="21"/>
       <c r="H16" s="27"/>
       <c r="I16" s="21"/>
       <c r="J16" s="47">
         <v>0</v>
       </c>
       <c r="K16" s="22">
         <v>0</v>
       </c>
       <c r="L16" s="27">
         <v>739.7</v>
       </c>
       <c r="M16" s="23">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="2:13" ht="14.25">
       <c r="B17" s="24">
         <v>11</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="20">
-        <v>724.9</v>
+        <v>726.6</v>
       </c>
       <c r="E17" s="21">
         <v>6</v>
       </c>
       <c r="F17" s="27"/>
       <c r="G17" s="21"/>
       <c r="H17" s="27"/>
       <c r="I17" s="21"/>
       <c r="J17" s="47">
         <v>0</v>
       </c>
       <c r="K17" s="22">
         <v>0</v>
       </c>
       <c r="L17" s="27">
-        <v>724.9</v>
+        <v>726.6</v>
       </c>
       <c r="M17" s="23">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="2:13" ht="14.25">
       <c r="B18" s="18">
         <v>12</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="20">
         <v>653.4</v>
       </c>
       <c r="E18" s="21">
         <v>9</v>
       </c>
       <c r="F18" s="27">
         <v>344</v>
       </c>
       <c r="G18" s="21">
         <v>2</v>
       </c>
       <c r="H18" s="27">
         <v>344</v>
       </c>
       <c r="I18" s="21">
         <v>2</v>
       </c>
       <c r="J18" s="47">
         <v>688</v>
       </c>
       <c r="K18" s="22">
         <v>4</v>
       </c>
       <c r="L18" s="27">
         <v>1341.4</v>
       </c>
       <c r="M18" s="23">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="2:13" ht="14.25">
       <c r="B19" s="24">
         <v>13</v>
       </c>
       <c r="C19" s="25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D19" s="20">
         <v>560</v>
       </c>
       <c r="E19" s="21">
         <v>4</v>
       </c>
       <c r="F19" s="27"/>
       <c r="G19" s="21"/>
       <c r="H19" s="27"/>
       <c r="I19" s="21"/>
       <c r="J19" s="47">
         <v>0</v>
       </c>
       <c r="K19" s="22">
         <v>0</v>
       </c>
       <c r="L19" s="27">
         <v>560</v>
       </c>
       <c r="M19" s="23">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="2:13" ht="14.25">
       <c r="B20" s="18">
         <v>14</v>
       </c>
       <c r="C20" s="19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D20" s="20">
         <v>456.2</v>
       </c>
       <c r="E20" s="21">
         <v>5</v>
       </c>
       <c r="F20" s="27"/>
       <c r="G20" s="21"/>
       <c r="H20" s="27"/>
       <c r="I20" s="21"/>
       <c r="J20" s="47">
         <v>0</v>
       </c>
       <c r="K20" s="22">
         <v>0</v>
       </c>
       <c r="L20" s="27">
         <v>456.2</v>
       </c>
       <c r="M20" s="23">
         <v>5</v>
       </c>
     </row>
     <row r="21" spans="2:13" ht="14.25">
       <c r="B21" s="24">
         <v>15</v>
       </c>
       <c r="C21" s="25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D21" s="20">
         <v>421.8</v>
       </c>
       <c r="E21" s="21">
         <v>6</v>
       </c>
       <c r="F21" s="27"/>
       <c r="G21" s="21"/>
       <c r="H21" s="27"/>
       <c r="I21" s="21"/>
       <c r="J21" s="47">
         <v>0</v>
       </c>
       <c r="K21" s="22">
         <v>0</v>
       </c>
       <c r="L21" s="27">
         <v>421.8</v>
       </c>
       <c r="M21" s="23">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="2:13" ht="14.25">
       <c r="B22" s="18">
         <v>16</v>
       </c>
       <c r="C22" s="19" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="D22" s="20">
-        <v>411.8</v>
+        <v>353</v>
       </c>
       <c r="E22" s="21">
-        <v>5</v>
-[...2 lines deleted...]
-      <c r="G22" s="21"/>
+        <v>6</v>
+      </c>
+      <c r="F22" s="27">
+        <v>120</v>
+      </c>
+      <c r="G22" s="21">
+        <v>1</v>
+      </c>
       <c r="H22" s="27"/>
       <c r="I22" s="21"/>
       <c r="J22" s="47">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="K22" s="22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L22" s="27">
-        <v>411.8</v>
+        <v>473</v>
       </c>
       <c r="M22" s="23">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="23" spans="2:13" ht="14.25">
       <c r="B23" s="24">
         <v>17</v>
       </c>
       <c r="C23" s="25" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D23" s="20">
-        <v>353</v>
+        <v>310.5</v>
       </c>
       <c r="E23" s="21">
-        <v>6</v>
-[...6 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="F23" s="27"/>
+      <c r="G23" s="21"/>
       <c r="H23" s="27"/>
       <c r="I23" s="21"/>
       <c r="J23" s="47">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="K23" s="22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L23" s="27">
-        <v>473</v>
+        <v>310.5</v>
       </c>
       <c r="M23" s="23">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="2:13" ht="14.25">
       <c r="B24" s="18">
         <v>18</v>
       </c>
       <c r="C24" s="19" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D24" s="20">
-        <v>310.5</v>
+        <v>249.1</v>
       </c>
       <c r="E24" s="21">
-        <v>4</v>
-[...2 lines deleted...]
-      <c r="G24" s="21"/>
+        <v>5</v>
+      </c>
+      <c r="F24" s="27">
+        <v>47.1</v>
+      </c>
+      <c r="G24" s="21">
+        <v>1</v>
+      </c>
       <c r="H24" s="27"/>
       <c r="I24" s="21"/>
       <c r="J24" s="47">
-        <v>0</v>
+        <v>47.1</v>
       </c>
       <c r="K24" s="22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24" s="27">
-        <v>310.5</v>
+        <v>296.2</v>
       </c>
       <c r="M24" s="23">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="14.25">
       <c r="B25" s="24">
         <v>19</v>
       </c>
       <c r="C25" s="25" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D25" s="20">
-        <v>249.1</v>
+        <v>238.8</v>
       </c>
       <c r="E25" s="21">
-        <v>5</v>
-[...6 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="F25" s="27"/>
+      <c r="G25" s="21"/>
       <c r="H25" s="27"/>
       <c r="I25" s="21"/>
       <c r="J25" s="47">
-        <v>47.1</v>
+        <v>0</v>
       </c>
       <c r="K25" s="22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L25" s="27">
-        <v>296.2</v>
+        <v>238.8</v>
       </c>
       <c r="M25" s="23">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="2:13" ht="14.25">
       <c r="B26" s="18">
         <v>20</v>
       </c>
       <c r="C26" s="19" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="D26" s="20">
-        <v>238.8</v>
+        <v>217.5</v>
       </c>
       <c r="E26" s="21">
         <v>2</v>
       </c>
       <c r="F26" s="27"/>
       <c r="G26" s="21"/>
       <c r="H26" s="27"/>
       <c r="I26" s="21"/>
       <c r="J26" s="47">
         <v>0</v>
       </c>
       <c r="K26" s="22">
         <v>0</v>
       </c>
       <c r="L26" s="27">
-        <v>238.8</v>
+        <v>217.5</v>
       </c>
       <c r="M26" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="2:13" ht="14.25">
       <c r="B27" s="24">
         <v>21</v>
       </c>
       <c r="C27" s="25" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D27" s="20">
         <v>208</v>
       </c>
       <c r="E27" s="21">
         <v>2</v>
       </c>
       <c r="F27" s="27"/>
       <c r="G27" s="21"/>
       <c r="H27" s="27">
         <v>250</v>
       </c>
       <c r="I27" s="21">
         <v>2</v>
       </c>
       <c r="J27" s="47">
         <v>250</v>
       </c>
       <c r="K27" s="22">
         <v>2</v>
       </c>
       <c r="L27" s="27">
         <v>458</v>
       </c>
       <c r="M27" s="23">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="2:13" ht="14.25">
       <c r="B28" s="18">
         <v>22</v>
       </c>
       <c r="C28" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D28" s="20">
         <v>202.7</v>
       </c>
       <c r="E28" s="21">
         <v>4</v>
       </c>
       <c r="F28" s="27"/>
       <c r="G28" s="21"/>
       <c r="H28" s="27">
-        <v>240</v>
+        <v>246.5</v>
       </c>
       <c r="I28" s="21">
         <v>2</v>
       </c>
       <c r="J28" s="47">
-        <v>240</v>
+        <v>246.5</v>
       </c>
       <c r="K28" s="22">
         <v>2</v>
       </c>
       <c r="L28" s="27">
-        <v>442.7</v>
+        <v>449.2</v>
       </c>
       <c r="M28" s="23">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="2:13" ht="14.25">
       <c r="B29" s="24">
         <v>23</v>
       </c>
       <c r="C29" s="25" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D29" s="20">
         <v>199</v>
       </c>
       <c r="E29" s="21">
         <v>2</v>
       </c>
       <c r="F29" s="27">
         <v>140.5</v>
       </c>
       <c r="G29" s="21">
         <v>1</v>
       </c>
       <c r="H29" s="27"/>
       <c r="I29" s="21"/>
       <c r="J29" s="47">
         <v>140.5</v>
       </c>
       <c r="K29" s="22">
         <v>1</v>
       </c>
       <c r="L29" s="27">
         <v>339.5</v>
       </c>
       <c r="M29" s="23">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="2:13" ht="14.25">
       <c r="B30" s="18">
         <v>24</v>
       </c>
       <c r="C30" s="19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D30" s="20">
-        <v>194</v>
+        <v>193.4</v>
       </c>
       <c r="E30" s="21">
         <v>2</v>
       </c>
       <c r="F30" s="27"/>
       <c r="G30" s="21"/>
       <c r="H30" s="27"/>
       <c r="I30" s="21"/>
       <c r="J30" s="47">
         <v>0</v>
       </c>
       <c r="K30" s="22">
         <v>0</v>
       </c>
       <c r="L30" s="27">
-        <v>194</v>
+        <v>193.4</v>
       </c>
       <c r="M30" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="31" spans="2:13" ht="14.25">
       <c r="B31" s="24">
         <v>25</v>
       </c>
       <c r="C31" s="25" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D31" s="20">
         <v>176.3</v>
       </c>
       <c r="E31" s="21">
         <v>3</v>
       </c>
       <c r="F31" s="27">
         <v>3.2</v>
       </c>
       <c r="G31" s="21">
         <v>1</v>
       </c>
       <c r="H31" s="27">
         <v>100</v>
       </c>
       <c r="I31" s="21">
         <v>1</v>
       </c>
       <c r="J31" s="47">
         <v>103.2</v>
       </c>
       <c r="K31" s="22">
         <v>2</v>
       </c>
       <c r="L31" s="27">
         <v>279.5</v>
       </c>
       <c r="M31" s="23">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="2:13" ht="14.25">
       <c r="B32" s="18">
         <v>26</v>
       </c>
       <c r="C32" s="19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D32" s="20">
         <v>160.80000000000001</v>
       </c>
       <c r="E32" s="21">
         <v>2</v>
       </c>
       <c r="F32" s="27"/>
       <c r="G32" s="21"/>
       <c r="H32" s="27"/>
       <c r="I32" s="21"/>
       <c r="J32" s="47">
         <v>0</v>
       </c>
       <c r="K32" s="22">
         <v>0</v>
       </c>
       <c r="L32" s="27">
         <v>160.80000000000001</v>
       </c>
       <c r="M32" s="23">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="2:13" ht="14.25">
       <c r="B33" s="24">
         <v>27</v>
       </c>
       <c r="C33" s="25" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D33" s="20">
         <v>141</v>
       </c>
       <c r="E33" s="21">
         <v>2</v>
       </c>
       <c r="F33" s="27">
         <v>141.19999999999999</v>
       </c>
       <c r="G33" s="21">
         <v>2</v>
       </c>
       <c r="H33" s="27"/>
       <c r="I33" s="21"/>
       <c r="J33" s="47">
         <v>141.19999999999999</v>
       </c>
       <c r="K33" s="22">
         <v>2</v>
       </c>
       <c r="L33" s="27">
         <v>282.2</v>
       </c>
       <c r="M33" s="23">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="2:13" ht="14.25">
       <c r="B34" s="18">
         <v>28</v>
       </c>
       <c r="C34" s="19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D34" s="26">
         <v>100</v>
       </c>
       <c r="E34" s="21">
         <v>1</v>
       </c>
       <c r="F34" s="27">
         <v>105.7</v>
       </c>
       <c r="G34" s="21">
         <v>1</v>
       </c>
       <c r="H34" s="27">
         <v>144.19999999999999</v>
       </c>
       <c r="I34" s="21">
         <v>2</v>
       </c>
       <c r="J34" s="47">
         <v>249.89999999999998</v>
       </c>
       <c r="K34" s="22">
         <v>3</v>
       </c>
       <c r="L34" s="27">
         <v>349.9</v>
       </c>
       <c r="M34" s="23">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="2:13" ht="14.25">
       <c r="B35" s="24">
         <v>29</v>
       </c>
       <c r="C35" s="25" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D35" s="21">
-        <v>97.5</v>
+        <v>73</v>
       </c>
       <c r="E35" s="21">
         <v>1</v>
       </c>
       <c r="F35" s="27"/>
       <c r="G35" s="21"/>
       <c r="H35" s="27"/>
       <c r="I35" s="21"/>
       <c r="J35" s="47">
         <v>0</v>
       </c>
       <c r="K35" s="22">
         <v>0</v>
       </c>
       <c r="L35" s="27">
-        <v>97.5</v>
+        <v>73</v>
       </c>
       <c r="M35" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="2:13" ht="14.25">
       <c r="B36" s="18">
         <v>30</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="20">
-        <v>72.7</v>
+        <v>51.2</v>
       </c>
       <c r="E36" s="28">
         <v>1</v>
       </c>
       <c r="F36" s="27"/>
       <c r="G36" s="21"/>
       <c r="H36" s="27"/>
       <c r="I36" s="21"/>
       <c r="J36" s="47">
         <v>0</v>
       </c>
       <c r="K36" s="22">
         <v>0</v>
       </c>
       <c r="L36" s="27">
-        <v>72.7</v>
+        <v>51.2</v>
       </c>
       <c r="M36" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="2:13" ht="14.25">
       <c r="B37" s="24">
         <v>31</v>
       </c>
       <c r="C37" s="25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D37" s="20">
-        <v>51.2</v>
+        <v>44.8</v>
       </c>
       <c r="E37" s="21">
         <v>1</v>
       </c>
       <c r="F37" s="27"/>
       <c r="G37" s="21"/>
       <c r="H37" s="27"/>
       <c r="I37" s="21"/>
       <c r="J37" s="47">
         <v>0</v>
       </c>
       <c r="K37" s="22">
         <v>0</v>
       </c>
       <c r="L37" s="27">
-        <v>51.2</v>
+        <v>44.8</v>
       </c>
       <c r="M37" s="23">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="2:13" ht="14.25">
       <c r="B38" s="18">
         <v>32</v>
       </c>
       <c r="C38" s="19" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-      <c r="G38" s="21"/>
+        <v>42</v>
+      </c>
+      <c r="D38" s="20"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="27">
+        <v>480</v>
+      </c>
+      <c r="G38" s="21">
+        <v>4</v>
+      </c>
       <c r="H38" s="27"/>
       <c r="I38" s="21"/>
       <c r="J38" s="47">
-        <v>0</v>
+        <v>480</v>
       </c>
       <c r="K38" s="22">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="L38" s="27">
-        <v>44.8</v>
+        <v>480</v>
       </c>
       <c r="M38" s="23">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="2:13" ht="14.25">
       <c r="B39" s="24">
         <v>33</v>
       </c>
       <c r="C39" s="25" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D39" s="20"/>
       <c r="E39" s="21"/>
       <c r="F39" s="27">
         <v>480</v>
       </c>
       <c r="G39" s="21">
         <v>4</v>
       </c>
-      <c r="H39" s="27"/>
-      <c r="I39" s="21"/>
+      <c r="H39" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="I39" s="21">
+        <v>4</v>
+      </c>
       <c r="J39" s="47">
         <v>480</v>
       </c>
       <c r="K39" s="22">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="L39" s="27">
         <v>480</v>
       </c>
       <c r="M39" s="23">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40" spans="2:13" ht="14.25">
       <c r="B40" s="18">
         <v>34</v>
       </c>
       <c r="C40" s="19" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D40" s="21"/>
       <c r="E40" s="21"/>
       <c r="F40" s="27">
-        <v>480</v>
+        <v>240</v>
       </c>
       <c r="G40" s="21">
-        <v>4</v>
-[...6 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="H40" s="42"/>
+      <c r="I40" s="21"/>
       <c r="J40" s="47">
-        <v>480</v>
+        <v>240</v>
       </c>
       <c r="K40" s="22">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="L40" s="27">
-        <v>480</v>
+        <v>240</v>
       </c>
       <c r="M40" s="23">
-        <v>8</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="2:13" ht="14.25">
       <c r="B41" s="24">
         <v>35</v>
       </c>
       <c r="C41" s="25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
-      <c r="F41" s="27">
-[...6 lines deleted...]
-      <c r="I41" s="21"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="21"/>
+      <c r="H41" s="27">
+        <v>900</v>
+      </c>
+      <c r="I41" s="21">
+        <v>6</v>
+      </c>
       <c r="J41" s="47">
-        <v>240</v>
+        <v>900</v>
       </c>
       <c r="K41" s="22">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L41" s="27">
-        <v>240</v>
+        <v>900</v>
       </c>
       <c r="M41" s="23">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="2:13" ht="14.25">
       <c r="B42" s="18">
         <v>36</v>
       </c>
       <c r="C42" s="19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="27"/>
       <c r="G42" s="21"/>
       <c r="H42" s="27">
-        <v>900</v>
+        <v>240</v>
       </c>
       <c r="I42" s="21">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J42" s="47">
-        <v>900</v>
+        <v>240</v>
       </c>
       <c r="K42" s="22">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L42" s="27">
-        <v>900</v>
+        <v>240</v>
       </c>
       <c r="M42" s="23">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="2:13" ht="14.25">
       <c r="B43" s="24">
         <v>37</v>
       </c>
       <c r="C43" s="25" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="27"/>
       <c r="G43" s="21"/>
       <c r="H43" s="27">
-        <v>280</v>
+        <v>211</v>
       </c>
       <c r="I43" s="21">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J43" s="47">
-        <v>280</v>
+        <v>211</v>
       </c>
       <c r="K43" s="22">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L43" s="27">
-        <v>280</v>
+        <v>211</v>
       </c>
       <c r="M43" s="23">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="2:13" ht="14.25">
-      <c r="B44" s="18">
-[...4 lines deleted...]
-      </c>
+      <c r="B44" s="18"/>
+      <c r="C44" s="19"/>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
       <c r="F44" s="27"/>
       <c r="G44" s="21"/>
-      <c r="H44" s="27">
-[...4 lines deleted...]
-      </c>
+      <c r="H44" s="27"/>
+      <c r="I44" s="21"/>
       <c r="J44" s="47">
-        <v>273</v>
+        <v>0</v>
       </c>
       <c r="K44" s="22">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="L44" s="27">
-        <v>273</v>
+        <v>0</v>
       </c>
       <c r="M44" s="23">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:13" ht="14.25">
       <c r="B45" s="31"/>
       <c r="C45" s="32" t="s">
         <v>3</v>
       </c>
       <c r="D45" s="59">
-        <v>41698.600000000006</v>
+        <v>41609</v>
       </c>
       <c r="E45" s="60">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F45" s="40">
-        <v>7841</v>
+        <v>9032.7999999999993</v>
       </c>
       <c r="G45" s="60">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="H45" s="40">
-        <v>9452.2999999999993</v>
+        <v>11619.6</v>
       </c>
       <c r="I45" s="60">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="J45" s="48">
-        <v>17293.3</v>
+        <v>20652.400000000001</v>
       </c>
       <c r="K45" s="61">
-        <v>170</v>
+        <v>205</v>
       </c>
       <c r="L45" s="40">
-        <v>58991.9</v>
+        <v>62261.399999999994</v>
       </c>
       <c r="M45" s="62">
-        <v>606</v>
+        <v>639</v>
       </c>
     </row>
     <row r="46" spans="2:13" ht="15" thickBot="1">
       <c r="B46" s="33"/>
       <c r="C46" s="34" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D46" s="35">
-        <v>41244.700000000004</v>
+        <v>41698.6</v>
       </c>
       <c r="E46" s="36">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="F46" s="41">
-        <v>7464.0999999999995</v>
+        <v>7841</v>
       </c>
       <c r="G46" s="36">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H46" s="41">
-        <v>9429</v>
+        <v>9452.2999999999993</v>
       </c>
       <c r="I46" s="36">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="J46" s="49">
-        <v>16893.099999999999</v>
+        <v>17293.3</v>
       </c>
       <c r="K46" s="37">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="L46" s="41">
-        <v>58137.8</v>
+        <v>58991.9</v>
       </c>
       <c r="M46" s="38">
-        <v>595</v>
+        <v>606</v>
       </c>
     </row>
     <row r="47" spans="2:13" ht="14.25">
       <c r="B47" s="30"/>
       <c r="C47" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="50"/>
       <c r="K47" s="6"/>
       <c r="L47" s="55"/>
       <c r="M47" s="6"/>
     </row>
     <row r="48" spans="2:13" ht="14.25">
       <c r="B48" s="6"/>
       <c r="C48" s="3"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="50"/>
       <c r="K48" s="6"/>
       <c r="L48" s="55"/>
       <c r="M48" s="6"/>