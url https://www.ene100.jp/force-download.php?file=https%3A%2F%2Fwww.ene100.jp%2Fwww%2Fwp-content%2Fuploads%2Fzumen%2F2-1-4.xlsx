--- v0 (2025-10-25)
+++ v1 (2026-08-05)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\2章\2-1-4\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\2章\2-1-4\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D852AAAC-F3A7-4C58-83C0-BEB90BDF0DBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C435F00-137E-443A-A4DD-291D3DAF337E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2-1-4" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="39">
   <si>
     <t>1980年</t>
   </si>
   <si>
     <t>1990年</t>
   </si>
   <si>
     <t>2000年</t>
   </si>
   <si>
     <t>アメリカ</t>
   </si>
   <si>
     <t>カナダ</t>
   </si>
   <si>
     <t>イギリス</t>
   </si>
   <si>
     <t>ドイツ</t>
   </si>
   <si>
     <t>日本</t>
   </si>
   <si>
@@ -294,51 +294,65 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2021年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2022年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2022年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>出典：日本エネルギー経済研究所「エネルギー・経済統計要覧2025」</t>
+    <t>2023年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2023年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>出典：日本エネルギー経済研究所「エネルギー・経済統計要覧2026」</t>
     <rPh sb="0" eb="2">
       <t>シュッテン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ニホン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ケイザイ</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>ケンキュウジョ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ケイザイ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>トウケイ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ヨウラン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
@@ -409,89 +423,83 @@
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.24994659260841701"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="36">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
@@ -684,143 +692,57 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...54 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...28 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -843,374 +765,457 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...8 lines deleted...]
-      <right style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...3 lines deleted...]
-      <left/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
-[...3 lines deleted...]
-      <left/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="11" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="177" fontId="8" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="179" fontId="8" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="4" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="4" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="8" fillId="4" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="11" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="5" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="5" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_2012・2章" xfId="1" xr:uid="{15545350-1CB5-46B6-9B92-3F0073E57984}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="22"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1590,83 +1595,83 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:R32"/>
+  <dimension ref="B1:R34"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="75" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="X23" sqref="X23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="2" width="9" style="2" customWidth="1"/>
     <col min="3" max="15" width="9.625" style="2" customWidth="1"/>
     <col min="16" max="16" width="12.375" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.625" style="2" customWidth="1"/>
     <col min="18" max="16384" width="8.5" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="48.95" customHeight="1">
-      <c r="B1" s="65" t="s">
+      <c r="B1" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C1" s="65"/>
-[...12 lines deleted...]
-      <c r="P1" s="65"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
       <c r="Q1" s="1"/>
     </row>
     <row r="2" spans="2:18" ht="27.95" customHeight="1"/>
     <row r="3" spans="2:18" ht="27.95" customHeight="1" thickBot="1">
       <c r="B3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="2:18" ht="18" customHeight="1" thickBot="1">
       <c r="B4" s="4"/>
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>14</v>
@@ -1676,1088 +1681,1194 @@
       </c>
       <c r="I4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>16</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="7" t="s">
         <v>18</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="P4" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="Q4" s="10" t="s">
+      <c r="Q4" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="R4" s="11" t="s">
+      <c r="R4" s="74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="2:18" ht="24" customHeight="1">
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="13">
-[...11 lines deleted...]
-      <c r="G5" s="14">
+      <c r="C5" s="11">
+        <v>4164</v>
+      </c>
+      <c r="D5" s="12">
+        <v>323</v>
+      </c>
+      <c r="E5" s="12">
+        <v>651</v>
+      </c>
+      <c r="F5" s="12">
+        <v>987</v>
+      </c>
+      <c r="G5" s="12">
         <v>438</v>
       </c>
-      <c r="H5" s="14">
-[...5 lines deleted...]
-      <c r="J5" s="14">
+      <c r="H5" s="12">
+        <v>279</v>
+      </c>
+      <c r="I5" s="12">
+        <v>751</v>
+      </c>
+      <c r="J5" s="12">
         <v>0</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="12">
         <v>826</v>
       </c>
-      <c r="L5" s="14">
-[...18 lines deleted...]
-        <v>9078</v>
+      <c r="L5" s="12">
+        <v>170</v>
+      </c>
+      <c r="M5" s="12">
+        <v>87.2</v>
+      </c>
+      <c r="N5" s="12">
+        <v>47.3</v>
+      </c>
+      <c r="O5" s="12">
+        <v>5129.5</v>
+      </c>
+      <c r="P5" s="13">
+        <v>13853</v>
+      </c>
+      <c r="Q5" s="71">
+        <v>4277</v>
+      </c>
+      <c r="R5" s="72">
+        <v>9059</v>
       </c>
     </row>
     <row r="6" spans="2:18" ht="24" customHeight="1">
-      <c r="B6" s="18" t="s">
+      <c r="B6" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="19">
-[...20 lines deleted...]
-      <c r="J6" s="20">
+      <c r="C6" s="17">
+        <v>4552</v>
+      </c>
+      <c r="D6" s="18">
+        <v>360</v>
+      </c>
+      <c r="E6" s="18">
+        <v>957</v>
+      </c>
+      <c r="F6" s="18">
+        <v>1056</v>
+      </c>
+      <c r="G6" s="18">
+        <v>481</v>
+      </c>
+      <c r="H6" s="18">
+        <v>316</v>
+      </c>
+      <c r="I6" s="18">
+        <v>903</v>
+      </c>
+      <c r="J6" s="18">
         <v>0</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="18">
         <v>915</v>
       </c>
-      <c r="L6" s="20">
-[...18 lines deleted...]
-        <v>9965</v>
+      <c r="L6" s="18">
+        <v>177</v>
+      </c>
+      <c r="M6" s="18">
+        <v>113</v>
+      </c>
+      <c r="N6" s="18">
+        <v>59.3</v>
+      </c>
+      <c r="O6" s="18">
+        <v>5402.7000000000007</v>
+      </c>
+      <c r="P6" s="19">
+        <v>15292</v>
+      </c>
+      <c r="Q6" s="20">
+        <v>4776</v>
+      </c>
+      <c r="R6" s="21">
+        <v>9949</v>
       </c>
     </row>
     <row r="7" spans="2:18" ht="24" customHeight="1">
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="25">
-[...20 lines deleted...]
-      <c r="J7" s="26">
+      <c r="C7" s="23">
+        <v>4512</v>
+      </c>
+      <c r="D7" s="24">
+        <v>405</v>
+      </c>
+      <c r="E7" s="24">
+        <v>573</v>
+      </c>
+      <c r="F7" s="24">
+        <v>1067</v>
+      </c>
+      <c r="G7" s="24">
+        <v>466</v>
+      </c>
+      <c r="H7" s="24">
+        <v>345</v>
+      </c>
+      <c r="I7" s="24">
+        <v>910</v>
+      </c>
+      <c r="J7" s="24">
         <v>0</v>
       </c>
-      <c r="K7" s="26">
+      <c r="K7" s="24">
         <v>1432</v>
       </c>
-      <c r="L7" s="26">
-[...18 lines deleted...]
-        <v>10302</v>
+      <c r="L7" s="24">
+        <v>251</v>
+      </c>
+      <c r="M7" s="24">
+        <v>171</v>
+      </c>
+      <c r="N7" s="24">
+        <v>109</v>
+      </c>
+      <c r="O7" s="24">
+        <v>7273</v>
+      </c>
+      <c r="P7" s="25">
+        <v>17514</v>
+      </c>
+      <c r="Q7" s="14">
+        <v>6678</v>
+      </c>
+      <c r="R7" s="15">
+        <v>10280</v>
       </c>
     </row>
     <row r="8" spans="2:18" ht="24" customHeight="1">
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="19">
-[...11 lines deleted...]
-      <c r="G8" s="20">
+      <c r="C8" s="17">
+        <v>4713</v>
+      </c>
+      <c r="D8" s="18">
+        <v>393</v>
+      </c>
+      <c r="E8" s="18">
+        <v>552</v>
+      </c>
+      <c r="F8" s="18">
+        <v>952</v>
+      </c>
+      <c r="G8" s="18">
         <v>350</v>
       </c>
-      <c r="H8" s="20">
-[...30 lines deleted...]
-        <v>10698</v>
+      <c r="H8" s="18">
+        <v>374</v>
+      </c>
+      <c r="I8" s="18">
+        <v>1055</v>
+      </c>
+      <c r="J8" s="18">
+        <v>2225</v>
+      </c>
+      <c r="K8" s="18">
+        <v>2199</v>
+      </c>
+      <c r="L8" s="18">
+        <v>517</v>
+      </c>
+      <c r="M8" s="18">
+        <v>191</v>
+      </c>
+      <c r="N8" s="18">
+        <v>212</v>
+      </c>
+      <c r="O8" s="18">
+        <v>6549</v>
+      </c>
+      <c r="P8" s="19">
+        <v>20282</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>8977</v>
+      </c>
+      <c r="R8" s="21">
+        <v>10677</v>
       </c>
     </row>
     <row r="9" spans="2:18" ht="24" customHeight="1">
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="25">
-[...11 lines deleted...]
-      <c r="G9" s="26">
+      <c r="C9" s="23">
+        <v>5581</v>
+      </c>
+      <c r="D9" s="24">
+        <v>484</v>
+      </c>
+      <c r="E9" s="24">
+        <v>530</v>
+      </c>
+      <c r="F9" s="24">
+        <v>817</v>
+      </c>
+      <c r="G9" s="24">
         <v>366</v>
       </c>
-      <c r="H9" s="26">
+      <c r="H9" s="24">
         <v>425</v>
       </c>
-      <c r="I9" s="26">
+      <c r="I9" s="24">
         <v>1158</v>
       </c>
-      <c r="J9" s="26">
-[...24 lines deleted...]
-        <v>12068</v>
+      <c r="J9" s="24">
+        <v>1440</v>
+      </c>
+      <c r="K9" s="24">
+        <v>3195</v>
+      </c>
+      <c r="L9" s="24">
+        <v>867</v>
+      </c>
+      <c r="M9" s="24">
+        <v>293</v>
+      </c>
+      <c r="N9" s="24">
+        <v>400</v>
+      </c>
+      <c r="O9" s="24">
+        <v>7244</v>
+      </c>
+      <c r="P9" s="25">
+        <v>22800</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>9903</v>
+      </c>
+      <c r="R9" s="15">
+        <v>12045</v>
       </c>
     </row>
     <row r="10" spans="2:18" ht="24" customHeight="1">
-      <c r="B10" s="18" t="s">
+      <c r="B10" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="19">
-[...45 lines deleted...]
-        <v>11891</v>
+      <c r="C10" s="17">
+        <v>5177</v>
+      </c>
+      <c r="D10" s="18">
+        <v>505</v>
+      </c>
+      <c r="E10" s="18">
+        <v>481</v>
+      </c>
+      <c r="F10" s="18">
+        <v>764</v>
+      </c>
+      <c r="G10" s="18">
+        <v>345</v>
+      </c>
+      <c r="H10" s="18">
+        <v>391</v>
+      </c>
+      <c r="I10" s="18">
+        <v>1135</v>
+      </c>
+      <c r="J10" s="18">
+        <v>1508</v>
+      </c>
+      <c r="K10" s="18">
+        <v>8094</v>
+      </c>
+      <c r="L10" s="18">
+        <v>1534</v>
+      </c>
+      <c r="M10" s="18">
+        <v>371</v>
+      </c>
+      <c r="N10" s="18">
+        <v>551</v>
+      </c>
+      <c r="O10" s="18">
+        <v>9410</v>
+      </c>
+      <c r="P10" s="19">
+        <v>30266</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>17273</v>
+      </c>
+      <c r="R10" s="21">
+        <v>11871</v>
       </c>
     </row>
     <row r="11" spans="2:18" ht="24" customHeight="1">
-      <c r="B11" s="66" t="s">
+      <c r="B11" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="67">
-[...5 lines deleted...]
-      <c r="E11" s="68">
+      <c r="C11" s="29">
+        <v>4247</v>
+      </c>
+      <c r="D11" s="30">
+        <v>503</v>
+      </c>
+      <c r="E11" s="30">
         <v>300</v>
       </c>
-      <c r="F11" s="68">
-[...5 lines deleted...]
-      <c r="H11" s="68">
+      <c r="F11" s="30">
+        <v>596</v>
+      </c>
+      <c r="G11" s="30">
+        <v>261</v>
+      </c>
+      <c r="H11" s="30">
         <v>275</v>
       </c>
-      <c r="I11" s="68">
-[...11 lines deleted...]
-      <c r="M11" s="68">
+      <c r="I11" s="30">
+        <v>988</v>
+      </c>
+      <c r="J11" s="30">
+        <v>1554</v>
+      </c>
+      <c r="K11" s="30">
+        <v>10033</v>
+      </c>
+      <c r="L11" s="30">
+        <v>2081</v>
+      </c>
+      <c r="M11" s="30">
         <v>387</v>
       </c>
-      <c r="N11" s="68">
-[...12 lines deleted...]
-        <v>9933</v>
+      <c r="N11" s="30">
+        <v>558</v>
+      </c>
+      <c r="O11" s="30">
+        <v>9776</v>
+      </c>
+      <c r="P11" s="31">
+        <v>31559</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>20702</v>
+      </c>
+      <c r="R11" s="33">
+        <v>9942</v>
       </c>
     </row>
-    <row r="12" spans="2:18" s="78" customFormat="1" ht="24" customHeight="1" thickBot="1">
-      <c r="B12" s="72" t="s">
+    <row r="12" spans="2:18" ht="24" customHeight="1">
+      <c r="B12" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="C12" s="73">
-[...14 lines deleted...]
-      <c r="H12" s="74">
+      <c r="C12" s="43">
+        <v>4555</v>
+      </c>
+      <c r="D12" s="44">
+        <v>520</v>
+      </c>
+      <c r="E12" s="44">
+        <v>320</v>
+      </c>
+      <c r="F12" s="44">
+        <v>626</v>
+      </c>
+      <c r="G12" s="44">
+        <v>294</v>
+      </c>
+      <c r="H12" s="44">
+        <v>306</v>
+      </c>
+      <c r="I12" s="44">
+        <v>1006</v>
+      </c>
+      <c r="J12" s="44">
+        <v>1700</v>
+      </c>
+      <c r="K12" s="44">
+        <v>10589</v>
+      </c>
+      <c r="L12" s="44">
+        <v>2274</v>
+      </c>
+      <c r="M12" s="44">
+        <v>439</v>
+      </c>
+      <c r="N12" s="44">
+        <v>584</v>
+      </c>
+      <c r="O12" s="44">
+        <v>10236</v>
+      </c>
+      <c r="P12" s="45">
+        <v>33449</v>
+      </c>
+      <c r="Q12" s="46">
+        <v>21960</v>
+      </c>
+      <c r="R12" s="47">
+        <v>10519</v>
+      </c>
+    </row>
+    <row r="13" spans="2:18" ht="24" customHeight="1">
+      <c r="B13" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="55">
+        <v>4594</v>
+      </c>
+      <c r="D13" s="56">
+        <v>534</v>
+      </c>
+      <c r="E13" s="56">
         <v>307</v>
       </c>
-      <c r="I12" s="74">
-[...27 lines deleted...]
-        <v>10499</v>
+      <c r="F13" s="56">
+        <v>616</v>
+      </c>
+      <c r="G13" s="56">
+        <v>286</v>
+      </c>
+      <c r="H13" s="56">
+        <v>310</v>
+      </c>
+      <c r="I13" s="56">
+        <v>981</v>
+      </c>
+      <c r="J13" s="56">
+        <v>1696</v>
+      </c>
+      <c r="K13" s="56">
+        <v>10616</v>
+      </c>
+      <c r="L13" s="56">
+        <v>2509</v>
+      </c>
+      <c r="M13" s="56">
+        <v>413</v>
+      </c>
+      <c r="N13" s="56">
+        <v>568</v>
+      </c>
+      <c r="O13" s="56">
+        <v>10448</v>
+      </c>
+      <c r="P13" s="57">
+        <v>33878</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>22285</v>
+      </c>
+      <c r="R13" s="15">
+        <v>10482</v>
       </c>
     </row>
-    <row r="13" spans="2:18" ht="24" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      <c r="D13" s="30">
+    <row r="14" spans="2:18" ht="24" customHeight="1" thickBot="1">
+      <c r="B14" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="49">
+        <v>4413</v>
+      </c>
+      <c r="D14" s="50">
         <v>523</v>
       </c>
-      <c r="E13" s="30">
-[...26 lines deleted...]
-      <c r="N13" s="30">
+      <c r="E14" s="50">
+        <v>289</v>
+      </c>
+      <c r="F14" s="50">
         <v>549</v>
       </c>
-      <c r="O13" s="30">
-[...9 lines deleted...]
-        <v>10433</v>
+      <c r="G14" s="50">
+        <v>263</v>
+      </c>
+      <c r="H14" s="50">
+        <v>284</v>
+      </c>
+      <c r="I14" s="50">
+        <v>935</v>
+      </c>
+      <c r="J14" s="50">
+        <v>1692</v>
+      </c>
+      <c r="K14" s="50">
+        <v>11130</v>
+      </c>
+      <c r="L14" s="50">
+        <v>2763</v>
+      </c>
+      <c r="M14" s="50">
+        <v>415</v>
+      </c>
+      <c r="N14" s="50">
+        <v>551</v>
+      </c>
+      <c r="O14" s="50">
+        <v>10561</v>
+      </c>
+      <c r="P14" s="51">
+        <v>34368</v>
+      </c>
+      <c r="Q14" s="52">
+        <v>23142</v>
+      </c>
+      <c r="R14" s="53">
+        <v>10013</v>
       </c>
     </row>
-    <row r="16" spans="2:18" ht="15" thickBot="1">
-      <c r="B16" s="2" t="s">
+    <row r="17" spans="2:18" ht="15" thickBot="1">
+      <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="17" spans="2:18" ht="18" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="C17" s="5" t="s">
+    <row r="18" spans="2:18" ht="18" customHeight="1" thickBot="1">
+      <c r="B18" s="26"/>
+      <c r="C18" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D17" s="7" t="s">
+      <c r="D18" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E17" s="7" t="s">
+      <c r="E18" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F17" s="7" t="s">
+      <c r="F18" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="G17" s="7" t="s">
+      <c r="G18" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="H17" s="7" t="s">
+      <c r="H18" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="7" t="s">
+      <c r="I18" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="J17" s="7" t="s">
+      <c r="J18" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="K17" s="7" t="s">
+      <c r="K18" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="L17" s="7" t="s">
+      <c r="L18" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="M17" s="7" t="s">
+      <c r="M18" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="N17" s="7" t="s">
+      <c r="N18" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="O17" s="59" t="s">
+      <c r="O18" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="P17" s="9" t="s">
+      <c r="P18" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="Q17" s="35" t="s">
+      <c r="Q18" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="R17" s="36" t="s">
+      <c r="R18" s="70" t="s">
         <v>24</v>
-      </c>
-[...51 lines deleted...]
-        <v>90.78</v>
       </c>
     </row>
     <row r="19" spans="2:18" ht="24" customHeight="1">
-      <c r="B19" s="40" t="s">
+      <c r="B19" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="58">
+        <v>41.64</v>
+      </c>
+      <c r="D19" s="59">
+        <v>3.23</v>
+      </c>
+      <c r="E19" s="59">
+        <v>6.51</v>
+      </c>
+      <c r="F19" s="59">
+        <v>9.8699999999999992</v>
+      </c>
+      <c r="G19" s="59">
+        <v>4.38</v>
+      </c>
+      <c r="H19" s="59">
+        <v>2.79</v>
+      </c>
+      <c r="I19" s="59">
+        <v>7.51</v>
+      </c>
+      <c r="J19" s="59">
+        <v>0</v>
+      </c>
+      <c r="K19" s="59">
+        <v>8.26</v>
+      </c>
+      <c r="L19" s="59">
+        <v>1.7</v>
+      </c>
+      <c r="M19" s="59">
+        <v>0.872</v>
+      </c>
+      <c r="N19" s="59">
+        <v>0.47299999999999998</v>
+      </c>
+      <c r="O19" s="59">
+        <v>51.295000000000002</v>
+      </c>
+      <c r="P19" s="60">
+        <v>138.53</v>
+      </c>
+      <c r="Q19" s="39">
+        <v>42.77</v>
+      </c>
+      <c r="R19" s="40">
+        <v>90.59</v>
+      </c>
+    </row>
+    <row r="20" spans="2:18" s="41" customFormat="1" ht="24" customHeight="1">
+      <c r="B20" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="50">
-[...20 lines deleted...]
-      <c r="J19" s="61">
+      <c r="C20" s="36">
+        <v>45.52</v>
+      </c>
+      <c r="D20" s="37">
+        <v>3.6</v>
+      </c>
+      <c r="E20" s="37">
+        <v>9.57</v>
+      </c>
+      <c r="F20" s="37">
+        <v>10.56</v>
+      </c>
+      <c r="G20" s="37">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="H20" s="37">
+        <v>3.16</v>
+      </c>
+      <c r="I20" s="37">
+        <v>9.0299999999999994</v>
+      </c>
+      <c r="J20" s="37">
         <v>0</v>
       </c>
-      <c r="K19" s="61">
+      <c r="K20" s="37">
         <v>9.15</v>
       </c>
-      <c r="L19" s="61">
-[...71 lines deleted...]
-        <v>103.02</v>
+      <c r="L20" s="37">
+        <v>1.77</v>
+      </c>
+      <c r="M20" s="37">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="N20" s="37">
+        <v>0.59299999999999997</v>
+      </c>
+      <c r="O20" s="37">
+        <v>54.027000000000008</v>
+      </c>
+      <c r="P20" s="38">
+        <v>152.91999999999999</v>
+      </c>
+      <c r="Q20" s="65">
+        <v>47.76</v>
+      </c>
+      <c r="R20" s="66">
+        <v>99.49</v>
       </c>
     </row>
     <row r="21" spans="2:18" ht="24" customHeight="1">
-      <c r="B21" s="40" t="s">
-[...48 lines deleted...]
-        <v>106.98</v>
+      <c r="B21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="36">
+        <v>45.12</v>
+      </c>
+      <c r="D21" s="37">
+        <v>4.05</v>
+      </c>
+      <c r="E21" s="37">
+        <v>5.73</v>
+      </c>
+      <c r="F21" s="37">
+        <v>10.67</v>
+      </c>
+      <c r="G21" s="37">
+        <v>4.66</v>
+      </c>
+      <c r="H21" s="37">
+        <v>3.45</v>
+      </c>
+      <c r="I21" s="37">
+        <v>9.1</v>
+      </c>
+      <c r="J21" s="37">
+        <v>0</v>
+      </c>
+      <c r="K21" s="37">
+        <v>14.32</v>
+      </c>
+      <c r="L21" s="37">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="M21" s="37">
+        <v>1.71</v>
+      </c>
+      <c r="N21" s="37">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="O21" s="37">
+        <v>72.73</v>
+      </c>
+      <c r="P21" s="38">
+        <v>175.14</v>
+      </c>
+      <c r="Q21" s="39">
+        <v>66.78</v>
+      </c>
+      <c r="R21" s="40">
+        <v>102.8</v>
       </c>
     </row>
     <row r="22" spans="2:18" ht="24" customHeight="1">
-      <c r="B22" s="37" t="s">
-[...48 lines deleted...]
-        <v>120.68</v>
+      <c r="B22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="36">
+        <v>47.13</v>
+      </c>
+      <c r="D22" s="37">
+        <v>3.93</v>
+      </c>
+      <c r="E22" s="37">
+        <v>5.52</v>
+      </c>
+      <c r="F22" s="37">
+        <v>9.52</v>
+      </c>
+      <c r="G22" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="H22" s="37">
+        <v>3.74</v>
+      </c>
+      <c r="I22" s="37">
+        <v>10.55</v>
+      </c>
+      <c r="J22" s="37">
+        <v>22.25</v>
+      </c>
+      <c r="K22" s="37">
+        <v>21.99</v>
+      </c>
+      <c r="L22" s="37">
+        <v>5.17</v>
+      </c>
+      <c r="M22" s="37">
+        <v>1.91</v>
+      </c>
+      <c r="N22" s="37">
+        <v>2.12</v>
+      </c>
+      <c r="O22" s="37">
+        <v>65.489999999999995</v>
+      </c>
+      <c r="P22" s="38">
+        <v>202.82</v>
+      </c>
+      <c r="Q22" s="65">
+        <v>89.77</v>
+      </c>
+      <c r="R22" s="66">
+        <v>106.77</v>
       </c>
     </row>
     <row r="23" spans="2:18" ht="24" customHeight="1">
-      <c r="B23" s="40" t="s">
-[...48 lines deleted...]
-        <v>118.91</v>
+      <c r="B23" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C23" s="36">
+        <v>55.81</v>
+      </c>
+      <c r="D23" s="37">
+        <v>4.84</v>
+      </c>
+      <c r="E23" s="37">
+        <v>5.3</v>
+      </c>
+      <c r="F23" s="37">
+        <v>8.17</v>
+      </c>
+      <c r="G23" s="37">
+        <v>3.66</v>
+      </c>
+      <c r="H23" s="37">
+        <v>4.25</v>
+      </c>
+      <c r="I23" s="37">
+        <v>11.58</v>
+      </c>
+      <c r="J23" s="37">
+        <v>14.4</v>
+      </c>
+      <c r="K23" s="37">
+        <v>31.95</v>
+      </c>
+      <c r="L23" s="37">
+        <v>8.67</v>
+      </c>
+      <c r="M23" s="37">
+        <v>2.93</v>
+      </c>
+      <c r="N23" s="37">
+        <v>4</v>
+      </c>
+      <c r="O23" s="37">
+        <v>72.44</v>
+      </c>
+      <c r="P23" s="38">
+        <v>228</v>
+      </c>
+      <c r="Q23" s="39">
+        <v>99.03</v>
+      </c>
+      <c r="R23" s="40">
+        <v>120.45</v>
       </c>
     </row>
     <row r="24" spans="2:18" ht="24" customHeight="1">
-      <c r="B24" s="45" t="s">
+      <c r="B24" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="36">
+        <v>51.77</v>
+      </c>
+      <c r="D24" s="37">
+        <v>5.05</v>
+      </c>
+      <c r="E24" s="37">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="F24" s="37">
+        <v>7.64</v>
+      </c>
+      <c r="G24" s="37">
+        <v>3.45</v>
+      </c>
+      <c r="H24" s="37">
+        <v>3.91</v>
+      </c>
+      <c r="I24" s="37">
+        <v>11.35</v>
+      </c>
+      <c r="J24" s="37">
+        <v>15.08</v>
+      </c>
+      <c r="K24" s="37">
+        <v>80.94</v>
+      </c>
+      <c r="L24" s="37">
+        <v>15.34</v>
+      </c>
+      <c r="M24" s="37">
+        <v>3.71</v>
+      </c>
+      <c r="N24" s="37">
+        <v>5.51</v>
+      </c>
+      <c r="O24" s="37">
+        <v>94.1</v>
+      </c>
+      <c r="P24" s="38">
+        <v>302.66000000000003</v>
+      </c>
+      <c r="Q24" s="65">
+        <v>172.73</v>
+      </c>
+      <c r="R24" s="66">
+        <v>118.71</v>
+      </c>
+    </row>
+    <row r="25" spans="2:18" ht="24" customHeight="1">
+      <c r="B25" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="C24" s="52">
-[...5 lines deleted...]
-      <c r="E24" s="63">
+      <c r="C25" s="36">
+        <v>42.47</v>
+      </c>
+      <c r="D25" s="37">
+        <v>5.03</v>
+      </c>
+      <c r="E25" s="37">
         <v>3</v>
       </c>
-      <c r="F24" s="63">
-[...5 lines deleted...]
-      <c r="H24" s="63">
+      <c r="F25" s="37">
+        <v>5.96</v>
+      </c>
+      <c r="G25" s="37">
+        <v>2.61</v>
+      </c>
+      <c r="H25" s="37">
         <v>2.75</v>
       </c>
-      <c r="I24" s="63">
-[...11 lines deleted...]
-      <c r="M24" s="63">
+      <c r="I25" s="37">
+        <v>9.8800000000000008</v>
+      </c>
+      <c r="J25" s="37">
+        <v>15.54</v>
+      </c>
+      <c r="K25" s="37">
+        <v>100.33</v>
+      </c>
+      <c r="L25" s="37">
+        <v>20.81</v>
+      </c>
+      <c r="M25" s="37">
         <v>3.87</v>
       </c>
-      <c r="N24" s="63">
-[...12 lines deleted...]
-        <v>99.33</v>
+      <c r="N25" s="37">
+        <v>5.58</v>
+      </c>
+      <c r="O25" s="37">
+        <v>97.76</v>
+      </c>
+      <c r="P25" s="38">
+        <v>315.58999999999997</v>
+      </c>
+      <c r="Q25" s="39">
+        <v>207.02</v>
+      </c>
+      <c r="R25" s="40">
+        <v>99.42</v>
       </c>
     </row>
-    <row r="25" spans="2:18" ht="24" customHeight="1" thickBot="1">
-      <c r="B25" s="79" t="s">
+    <row r="26" spans="2:18" ht="24" customHeight="1">
+      <c r="B26" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="C25" s="80">
-[...14 lines deleted...]
-      <c r="H25" s="81">
+      <c r="C26" s="36">
+        <v>45.55</v>
+      </c>
+      <c r="D26" s="37">
+        <v>5.2</v>
+      </c>
+      <c r="E26" s="37">
+        <v>3.2</v>
+      </c>
+      <c r="F26" s="37">
+        <v>6.26</v>
+      </c>
+      <c r="G26" s="37">
+        <v>2.94</v>
+      </c>
+      <c r="H26" s="37">
+        <v>3.06</v>
+      </c>
+      <c r="I26" s="37">
+        <v>10.06</v>
+      </c>
+      <c r="J26" s="37">
+        <v>17</v>
+      </c>
+      <c r="K26" s="37">
+        <v>105.89</v>
+      </c>
+      <c r="L26" s="37">
+        <v>22.74</v>
+      </c>
+      <c r="M26" s="37">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="N26" s="37">
+        <v>5.84</v>
+      </c>
+      <c r="O26" s="37">
+        <v>102.36</v>
+      </c>
+      <c r="P26" s="38">
+        <v>334.49</v>
+      </c>
+      <c r="Q26" s="65">
+        <v>219.6</v>
+      </c>
+      <c r="R26" s="66">
+        <v>105.19</v>
+      </c>
+    </row>
+    <row r="27" spans="2:18" ht="24" customHeight="1">
+      <c r="B27" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="36">
+        <v>45.94</v>
+      </c>
+      <c r="D27" s="37">
+        <v>5.34</v>
+      </c>
+      <c r="E27" s="37">
         <v>3.07</v>
       </c>
-      <c r="I25" s="81">
-[...27 lines deleted...]
-        <v>104.99</v>
+      <c r="F27" s="37">
+        <v>6.16</v>
+      </c>
+      <c r="G27" s="37">
+        <v>2.86</v>
+      </c>
+      <c r="H27" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="I27" s="37">
+        <v>9.81</v>
+      </c>
+      <c r="J27" s="37">
+        <v>16.96</v>
+      </c>
+      <c r="K27" s="37">
+        <v>106.16</v>
+      </c>
+      <c r="L27" s="37">
+        <v>25.09</v>
+      </c>
+      <c r="M27" s="37">
+        <v>4.13</v>
+      </c>
+      <c r="N27" s="37">
+        <v>5.68</v>
+      </c>
+      <c r="O27" s="37">
+        <v>104.48</v>
+      </c>
+      <c r="P27" s="38">
+        <v>338.78</v>
+      </c>
+      <c r="Q27" s="39">
+        <v>222.85</v>
+      </c>
+      <c r="R27" s="40">
+        <v>104.82</v>
       </c>
     </row>
-    <row r="26" spans="2:18" ht="24" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      <c r="D26" s="64">
+    <row r="28" spans="2:18" ht="24" customHeight="1" thickBot="1">
+      <c r="B28" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="62">
+        <v>44.13</v>
+      </c>
+      <c r="D28" s="63">
         <v>5.23</v>
       </c>
-      <c r="E26" s="64">
-[...26 lines deleted...]
-      <c r="N26" s="64">
+      <c r="E28" s="63">
+        <v>2.89</v>
+      </c>
+      <c r="F28" s="63">
         <v>5.49</v>
       </c>
-      <c r="O26" s="64">
-[...9 lines deleted...]
-        <v>104.33</v>
+      <c r="G28" s="63">
+        <v>2.63</v>
+      </c>
+      <c r="H28" s="63">
+        <v>2.84</v>
+      </c>
+      <c r="I28" s="63">
+        <v>9.35</v>
+      </c>
+      <c r="J28" s="63">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="K28" s="63">
+        <v>111.3</v>
+      </c>
+      <c r="L28" s="63">
+        <v>27.63</v>
+      </c>
+      <c r="M28" s="63">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="N28" s="63">
+        <v>5.51</v>
+      </c>
+      <c r="O28" s="63">
+        <v>105.61</v>
+      </c>
+      <c r="P28" s="64">
+        <v>343.68</v>
+      </c>
+      <c r="Q28" s="67">
+        <v>231.42</v>
+      </c>
+      <c r="R28" s="68">
+        <v>100.13</v>
       </c>
     </row>
-    <row r="29" spans="2:18">
-      <c r="B29" s="2" t="s">
+    <row r="31" spans="2:18">
+      <c r="B31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="2:18" ht="18" customHeight="1">
-      <c r="B30" s="2" t="s">
+    <row r="32" spans="2:18" ht="18" customHeight="1">
+      <c r="B32" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="32" spans="2:18">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="34" spans="2:2">
+      <c r="B34" s="2" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:P1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="B18:P26">
+  <conditionalFormatting sqref="B19:P28">
     <cfRule type="expression" dxfId="0" priority="2" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" verticalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R2-4
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>