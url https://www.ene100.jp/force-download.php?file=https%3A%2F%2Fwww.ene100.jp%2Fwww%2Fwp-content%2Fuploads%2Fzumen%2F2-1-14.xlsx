--- v0 (2025-10-29)
+++ v1 (2026-08-25)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\2章\2-1-14\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\2章\2-1-14\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D7CA93A3-97BB-4C71-BB87-F57816F414C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15CDC458-474A-4C58-B122-A74AF0284E3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2-1-14" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="14">
   <si>
     <t>（注）四捨五入の関係で合計が合わない場合がある</t>
     <rPh sb="1" eb="2">
@@ -1009,114 +1009,115 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:AK27"/>
+  <dimension ref="B1:AL27"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="V13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="O39" sqref="O39"/>
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="M33" sqref="M32:M33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.125" style="1" customWidth="1"/>
     <col min="3" max="19" width="16.125" style="2" customWidth="1"/>
     <col min="20" max="20" width="16" style="2" customWidth="1"/>
     <col min="21" max="27" width="16.125" style="2" customWidth="1"/>
-    <col min="28" max="36" width="16.125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="38" max="16384" width="11" style="1"/>
+    <col min="28" max="37" width="16.125" style="1" customWidth="1"/>
+    <col min="38" max="38" width="14.75" style="1" customWidth="1"/>
+    <col min="39" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:37" ht="48.95" customHeight="1">
+    <row r="1" spans="2:38" ht="48.95" customHeight="1">
       <c r="B1" s="36" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
       <c r="N1" s="36"/>
       <c r="O1" s="36"/>
       <c r="P1" s="36"/>
       <c r="Q1" s="36"/>
       <c r="R1" s="36"/>
       <c r="S1" s="36"/>
       <c r="T1" s="36"/>
       <c r="U1" s="36"/>
       <c r="V1" s="36"/>
       <c r="W1" s="36"/>
       <c r="X1" s="36"/>
       <c r="Y1" s="36"/>
       <c r="Z1" s="36"/>
       <c r="AA1" s="36"/>
       <c r="AB1" s="36"/>
       <c r="AC1" s="36"/>
       <c r="AD1" s="36"/>
       <c r="AE1" s="36"/>
       <c r="AF1" s="36"/>
       <c r="AG1" s="36"/>
       <c r="AH1" s="36"/>
       <c r="AI1" s="36"/>
       <c r="AJ1" s="36"/>
+      <c r="AK1" s="36"/>
     </row>
-    <row r="2" spans="2:37" ht="29.1" customHeight="1"/>
-    <row r="3" spans="2:37" ht="17.25" thickBot="1">
+    <row r="2" spans="2:38" ht="29.1" customHeight="1"/>
+    <row r="3" spans="2:38" ht="17.25" thickBot="1">
       <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="2:37" s="3" customFormat="1" ht="35.1" customHeight="1" thickBot="1">
+    <row r="4" spans="2:38" s="3" customFormat="1" ht="35.1" customHeight="1" thickBot="1">
       <c r="B4" s="4"/>
       <c r="C4" s="5">
         <v>1990</v>
       </c>
       <c r="D4" s="5">
         <v>1991</v>
       </c>
       <c r="E4" s="5">
         <v>1992</v>
       </c>
       <c r="F4" s="5">
         <v>1993</v>
       </c>
       <c r="G4" s="5">
         <v>1994</v>
       </c>
       <c r="H4" s="5">
         <v>1995</v>
       </c>
       <c r="I4" s="5">
         <v>1996</v>
       </c>
       <c r="J4" s="6">
         <v>1997</v>
       </c>
@@ -1176,267 +1177,276 @@
       </c>
       <c r="AC4" s="5">
         <v>2016</v>
       </c>
       <c r="AD4" s="5">
         <v>2017</v>
       </c>
       <c r="AE4" s="5">
         <v>2018</v>
       </c>
       <c r="AF4" s="5">
         <v>2019</v>
       </c>
       <c r="AG4" s="5">
         <v>2020</v>
       </c>
       <c r="AH4" s="5">
         <v>2021</v>
       </c>
       <c r="AI4" s="5">
         <v>2022</v>
       </c>
       <c r="AJ4" s="5">
         <v>2023</v>
       </c>
+      <c r="AK4" s="5">
+        <v>2024</v>
+      </c>
     </row>
-    <row r="5" spans="2:37" s="3" customFormat="1" ht="48" customHeight="1">
+    <row r="5" spans="2:38" s="3" customFormat="1" ht="48" customHeight="1">
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="8">
-        <v>1067561.954437844</v>
+        <v>1067561.9544378438</v>
       </c>
       <c r="D5" s="8">
-        <v>1077811.3134951484</v>
+        <v>1077811.3134951487</v>
       </c>
       <c r="E5" s="8">
         <v>1085822.1633882239</v>
       </c>
       <c r="F5" s="8">
-        <v>1081001.687398074</v>
+        <v>1081001.6873980735</v>
       </c>
       <c r="G5" s="8">
-        <v>1130903.9713782833</v>
+        <v>1130903.9713782831</v>
       </c>
       <c r="H5" s="8">
-        <v>1142141.2286336392</v>
+        <v>1142141.2286336394</v>
       </c>
       <c r="I5" s="8">
         <v>1153549.6793706228</v>
       </c>
       <c r="J5" s="9">
         <v>1147096.7966268645</v>
       </c>
       <c r="K5" s="8">
         <v>1113157.8091833082</v>
       </c>
       <c r="L5" s="8">
         <v>1149478.7329300644</v>
       </c>
       <c r="M5" s="8">
-        <v>1170300.242834518</v>
+        <v>1170300.2428345184</v>
       </c>
       <c r="N5" s="8">
-        <v>1157361.1552556513</v>
+        <v>1157361.1552556511</v>
       </c>
       <c r="O5" s="8">
-        <v>1188992.4797455734</v>
+        <v>1188992.4797455736</v>
       </c>
       <c r="P5" s="8">
         <v>1197298.2498674172</v>
       </c>
       <c r="Q5" s="8">
         <v>1193442.4477155812</v>
       </c>
       <c r="R5" s="8">
-        <v>1200521.1451346583</v>
+        <v>1200521.1451346579</v>
       </c>
       <c r="S5" s="8">
         <v>1178675.6193085627</v>
       </c>
       <c r="T5" s="8">
-        <v>1214465.8442662507</v>
+        <v>1214465.844266251</v>
       </c>
       <c r="U5" s="8">
         <v>1146918.2616628699</v>
       </c>
       <c r="V5" s="8">
-        <v>1087272.069202096</v>
+        <v>1087272.0692020957</v>
       </c>
       <c r="W5" s="8">
         <v>1136944.412005553</v>
       </c>
       <c r="X5" s="8">
-        <v>1188004.6866890553</v>
+        <v>1188004.6866890555</v>
       </c>
       <c r="Y5" s="8">
-        <v>1227262.5996148486</v>
+        <v>1227262.5996148484</v>
       </c>
       <c r="Z5" s="8">
-        <v>1235372.9068825387</v>
+        <v>1235372.9068825385</v>
       </c>
       <c r="AA5" s="8">
         <v>1185180.4579719144</v>
       </c>
       <c r="AB5" s="8">
-        <v>1145804.5035909079</v>
+        <v>1145804.5035909081</v>
       </c>
       <c r="AC5" s="8">
-        <v>1126117.05948397</v>
+        <v>1126115.9491694695</v>
       </c>
       <c r="AD5" s="8">
-        <v>1109466.8535036009</v>
+        <v>1109467.2223821259</v>
       </c>
       <c r="AE5" s="8">
-        <v>1063969.9057731221</v>
+        <v>1063970.2733272132</v>
       </c>
       <c r="AF5" s="8">
-        <v>1028587.4943987686</v>
+        <v>1028379.1447987513</v>
       </c>
       <c r="AG5" s="8">
-        <v>967973.29311698617</v>
+        <v>968032.14123780001</v>
       </c>
       <c r="AH5" s="8">
-        <v>987013.21734382992</v>
+        <v>987029.10709870048</v>
       </c>
       <c r="AI5" s="8">
-        <v>960971.86852685141</v>
+        <v>960959.87464090716</v>
       </c>
       <c r="AJ5" s="8">
-        <v>921710.39063362055</v>
-[...1 lines deleted...]
-      <c r="AK5" s="10"/>
+        <v>921722.43674118398</v>
+      </c>
+      <c r="AK5" s="8">
+        <v>906627.01153978298</v>
+      </c>
+      <c r="AL5" s="10"/>
     </row>
-    <row r="6" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1">
+    <row r="6" spans="2:38" s="3" customFormat="1" ht="50.1" customHeight="1">
       <c r="B6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="8">
-        <v>643913.1168350256</v>
+        <v>643913.11683502549</v>
       </c>
       <c r="D6" s="8">
         <v>645960.09959485848</v>
       </c>
       <c r="E6" s="8">
         <v>657776.91072638344</v>
       </c>
       <c r="F6" s="8">
         <v>644241.34586739668</v>
       </c>
       <c r="G6" s="8">
         <v>680353.55846041557</v>
       </c>
       <c r="H6" s="8">
         <v>677013.05779082398</v>
       </c>
       <c r="I6" s="8">
         <v>673877.90252034122</v>
       </c>
       <c r="J6" s="9">
         <v>657233.69962133013</v>
       </c>
       <c r="K6" s="8">
-        <v>641437.24369488121</v>
+        <v>641437.24369488109</v>
       </c>
       <c r="L6" s="8">
-        <v>650794.29422113625</v>
+        <v>650794.29422113637</v>
       </c>
       <c r="M6" s="8">
-        <v>640148.71506531246</v>
+        <v>640148.71506531257</v>
       </c>
       <c r="N6" s="8">
-        <v>618771.75928434636</v>
+        <v>618771.75928434648</v>
       </c>
       <c r="O6" s="8">
         <v>629178.55907499173</v>
       </c>
       <c r="P6" s="8">
-        <v>618428.17677906796</v>
+        <v>618428.17677906819</v>
       </c>
       <c r="Q6" s="8">
-        <v>607843.4240265172</v>
+        <v>607843.42402651708</v>
       </c>
       <c r="R6" s="8">
-        <v>605658.4901201746</v>
+        <v>605658.49012017448</v>
       </c>
       <c r="S6" s="8">
-        <v>570159.33946176246</v>
+        <v>570159.33946176234</v>
       </c>
       <c r="T6" s="8">
-        <v>572229.00140863832</v>
+        <v>572229.00140863843</v>
       </c>
       <c r="U6" s="8">
-        <v>526836.16729822755</v>
+        <v>526836.16729822743</v>
       </c>
       <c r="V6" s="8">
         <v>483554.11975987675</v>
       </c>
       <c r="W6" s="8">
-        <v>488500.23411830497</v>
+        <v>488500.23411830486</v>
       </c>
       <c r="X6" s="8">
         <v>520073.6204545151</v>
       </c>
       <c r="Y6" s="8">
         <v>530433.61284970841</v>
       </c>
       <c r="Z6" s="8">
-        <v>508178.35612506443</v>
+        <v>508178.35612506437</v>
       </c>
       <c r="AA6" s="8">
-        <v>464529.0548499634</v>
+        <v>464529.05484996346</v>
       </c>
       <c r="AB6" s="8">
-        <v>443661.02048965544</v>
+        <v>443661.02048965555</v>
       </c>
       <c r="AC6" s="8">
-        <v>427045.1878890518</v>
+        <v>427044.07757455099</v>
       </c>
       <c r="AD6" s="8">
-        <v>414413.95830714703</v>
+        <v>414414.32718567218</v>
       </c>
       <c r="AE6" s="8">
-        <v>397382.75691890717</v>
+        <v>397383.12447299843</v>
       </c>
       <c r="AF6" s="8">
-        <v>380926.18765899772</v>
+        <v>380717.83805898024</v>
       </c>
       <c r="AG6" s="8">
-        <v>353905.40140348097</v>
+        <v>353964.24952429463</v>
       </c>
       <c r="AH6" s="8">
-        <v>357670.46848875232</v>
+        <v>357685.39727127878</v>
       </c>
       <c r="AI6" s="8">
-        <v>358914.15303258284</v>
+        <v>358901.12480308162</v>
       </c>
       <c r="AJ6" s="8">
-        <v>341813.29399714677</v>
+        <v>340894.72708510631</v>
+      </c>
+      <c r="AK6" s="8">
+        <v>328486.28478817275</v>
       </c>
     </row>
-    <row r="7" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1">
+    <row r="7" spans="2:38" s="3" customFormat="1" ht="50.1" customHeight="1">
       <c r="B7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="8">
         <v>309482.10255425912</v>
       </c>
       <c r="D7" s="8">
         <v>309478.9869881263</v>
       </c>
       <c r="E7" s="8">
         <v>304184.61469349265</v>
       </c>
       <c r="F7" s="8">
         <v>309879.22157633863</v>
       </c>
       <c r="G7" s="8">
         <v>317505.47503985069</v>
       </c>
       <c r="H7" s="8">
         <v>327201.17132118711</v>
       </c>
       <c r="I7" s="8">
         <v>335984.58846764301</v>
       </c>
       <c r="J7" s="9">
@@ -1490,60 +1500,63 @@
       <c r="Z7" s="8">
         <v>473816.94280362013</v>
       </c>
       <c r="AA7" s="8">
         <v>465143.25346572569</v>
       </c>
       <c r="AB7" s="8">
         <v>458775.958740153</v>
       </c>
       <c r="AC7" s="8">
         <v>450251.2137109933</v>
       </c>
       <c r="AD7" s="8">
         <v>452242.15914521401</v>
       </c>
       <c r="AE7" s="8">
         <v>435243.79968360928</v>
       </c>
       <c r="AF7" s="8">
         <v>426246.00195530336</v>
       </c>
       <c r="AG7" s="8">
         <v>393850.00131022802</v>
       </c>
       <c r="AH7" s="8">
-        <v>420041.93453321548</v>
+        <v>420042.89550555946</v>
       </c>
       <c r="AI7" s="8">
-        <v>402253.55518204224</v>
+        <v>402254.5898879189</v>
       </c>
       <c r="AJ7" s="8">
-        <v>385582.72004157142</v>
+        <v>386513.177699166</v>
+      </c>
+      <c r="AK7" s="8">
+        <v>389024.86619406362</v>
       </c>
     </row>
-    <row r="8" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
+    <row r="8" spans="2:38" s="3" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
       <c r="B8" s="12" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="13">
         <v>114166.73504855926</v>
       </c>
       <c r="D8" s="13">
         <v>122372.22691216375</v>
       </c>
       <c r="E8" s="13">
         <v>123860.6379683477</v>
       </c>
       <c r="F8" s="13">
         <v>126881.11995433854</v>
       </c>
       <c r="G8" s="13">
         <v>133044.93787801694</v>
       </c>
       <c r="H8" s="13">
         <v>137926.99952162811</v>
       </c>
       <c r="I8" s="13">
         <v>143687.18838263873</v>
       </c>
       <c r="J8" s="14">
@@ -1597,144 +1610,147 @@
       <c r="Z8" s="13">
         <v>253377.6079538542</v>
       </c>
       <c r="AA8" s="13">
         <v>255508.14965622523</v>
       </c>
       <c r="AB8" s="13">
         <v>243367.52436109964</v>
       </c>
       <c r="AC8" s="13">
         <v>248820.6578839249</v>
       </c>
       <c r="AD8" s="13">
         <v>242810.7360512398</v>
       </c>
       <c r="AE8" s="13">
         <v>231343.34917060571</v>
       </c>
       <c r="AF8" s="13">
         <v>221415.30478446756</v>
       </c>
       <c r="AG8" s="13">
         <v>220217.8904032771</v>
       </c>
       <c r="AH8" s="13">
-        <v>209300.81432186227</v>
+        <v>209300.8143218623</v>
       </c>
       <c r="AI8" s="13">
-        <v>199804.16031222639</v>
+        <v>199804.15994990667</v>
       </c>
       <c r="AJ8" s="13">
-        <v>194314.37659490237</v>
+        <v>194314.53195691179</v>
+      </c>
+      <c r="AK8" s="13">
+        <v>189115.86055754649</v>
       </c>
     </row>
-    <row r="9" spans="2:37" s="3" customFormat="1" ht="16.5">
+    <row r="9" spans="2:38" s="3" customFormat="1" ht="16.5">
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="10"/>
       <c r="O9" s="10"/>
       <c r="P9" s="10"/>
       <c r="Q9" s="10"/>
       <c r="R9" s="10"/>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
       <c r="W9" s="10"/>
       <c r="X9" s="10"/>
       <c r="Y9" s="10"/>
       <c r="Z9" s="10"/>
       <c r="AA9" s="10"/>
     </row>
-    <row r="10" spans="2:37" s="3" customFormat="1" ht="16.5">
+    <row r="10" spans="2:38" s="3" customFormat="1" ht="16.5">
       <c r="C10" s="10"/>
       <c r="D10" s="10"/>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="10"/>
       <c r="O10" s="10"/>
       <c r="P10" s="10"/>
       <c r="Q10" s="10"/>
       <c r="R10" s="10"/>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
       <c r="Z10" s="10"/>
       <c r="AA10" s="10"/>
     </row>
-    <row r="11" spans="2:37" s="3" customFormat="1" ht="17.25" thickBot="1">
+    <row r="11" spans="2:38" s="3" customFormat="1" ht="17.25" thickBot="1">
       <c r="B11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="10"/>
       <c r="AA11" s="10"/>
     </row>
-    <row r="12" spans="2:37" s="3" customFormat="1" ht="35.1" customHeight="1" thickBot="1">
+    <row r="12" spans="2:38" s="3" customFormat="1" ht="35.1" customHeight="1" thickBot="1">
       <c r="B12" s="4"/>
       <c r="C12" s="5">
         <v>1990</v>
       </c>
       <c r="D12" s="5">
         <v>1991</v>
       </c>
       <c r="E12" s="5">
         <v>1992</v>
       </c>
       <c r="F12" s="5">
         <v>1993</v>
       </c>
       <c r="G12" s="5">
         <v>1994</v>
       </c>
       <c r="H12" s="5">
         <v>1995</v>
       </c>
       <c r="I12" s="5">
         <v>1996</v>
       </c>
       <c r="J12" s="6">
         <v>1997</v>
       </c>
@@ -1794,267 +1810,276 @@
       </c>
       <c r="AC12" s="5">
         <v>2016</v>
       </c>
       <c r="AD12" s="5">
         <v>2017</v>
       </c>
       <c r="AE12" s="5">
         <v>2018</v>
       </c>
       <c r="AF12" s="5">
         <v>2019</v>
       </c>
       <c r="AG12" s="5">
         <v>2020</v>
       </c>
       <c r="AH12" s="5">
         <v>2021</v>
       </c>
       <c r="AI12" s="5">
         <v>2022</v>
       </c>
       <c r="AJ12" s="5">
         <v>2023</v>
       </c>
+      <c r="AK12" s="5">
+        <v>2023</v>
+      </c>
     </row>
-    <row r="13" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1">
+    <row r="13" spans="2:38" s="3" customFormat="1" ht="50.1" customHeight="1">
       <c r="B13" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="15">
-        <v>10.67561954437844</v>
+        <v>10.675619544378437</v>
       </c>
       <c r="D13" s="15">
-        <v>10.778113134951484</v>
+        <v>10.778113134951488</v>
       </c>
       <c r="E13" s="15">
         <v>10.858221633882238</v>
       </c>
       <c r="F13" s="15">
-        <v>10.810016873980739</v>
+        <v>10.810016873980734</v>
       </c>
       <c r="G13" s="15">
-        <v>11.309039713782834</v>
+        <v>11.30903971378283</v>
       </c>
       <c r="H13" s="15">
-        <v>11.421412286336391</v>
+        <v>11.421412286336395</v>
       </c>
       <c r="I13" s="15">
         <v>11.535496793706228</v>
       </c>
       <c r="J13" s="16">
         <v>11.470967966268645</v>
       </c>
       <c r="K13" s="15">
         <v>11.131578091833081</v>
       </c>
       <c r="L13" s="15">
         <v>11.494787329300644</v>
       </c>
       <c r="M13" s="15">
-        <v>11.703002428345179</v>
+        <v>11.703002428345185</v>
       </c>
       <c r="N13" s="15">
-        <v>11.573611552556514</v>
+        <v>11.57361155255651</v>
       </c>
       <c r="O13" s="15">
-        <v>11.889924797455734</v>
+        <v>11.889924797455736</v>
       </c>
       <c r="P13" s="15">
         <v>11.972982498674172</v>
       </c>
       <c r="Q13" s="15">
         <v>11.934424477155812</v>
       </c>
       <c r="R13" s="15">
-        <v>12.005211451346582</v>
+        <v>12.005211451346579</v>
       </c>
       <c r="S13" s="15">
         <v>11.786756193085628</v>
       </c>
       <c r="T13" s="15">
-        <v>12.144658442662507</v>
+        <v>12.144658442662509</v>
       </c>
       <c r="U13" s="15">
         <v>11.4691826166287</v>
       </c>
       <c r="V13" s="15">
-        <v>10.872720692020959</v>
+        <v>10.872720692020957</v>
       </c>
       <c r="W13" s="15">
         <v>11.36944412005553</v>
       </c>
       <c r="X13" s="15">
-        <v>11.880046866890552</v>
+        <v>11.880046866890556</v>
       </c>
       <c r="Y13" s="15">
-        <v>12.272625996148486</v>
+        <v>12.272625996148484</v>
       </c>
       <c r="Z13" s="15">
-        <v>12.353729068825388</v>
+        <v>12.353729068825384</v>
       </c>
       <c r="AA13" s="15">
         <v>11.851804579719145</v>
       </c>
       <c r="AB13" s="15">
-        <v>11.458045035909079</v>
+        <v>11.458045035909082</v>
       </c>
       <c r="AC13" s="15">
-        <v>11.261170594839701</v>
+        <v>11.261159491694695</v>
       </c>
       <c r="AD13" s="15">
-        <v>11.094668535036009</v>
+        <v>11.094672223821259</v>
       </c>
       <c r="AE13" s="15">
-        <v>10.639699057731221</v>
+        <v>10.639702733272133</v>
       </c>
       <c r="AF13" s="15">
-        <v>10.285874943987686</v>
+        <v>10.283791447987513</v>
       </c>
       <c r="AG13" s="15">
-        <v>9.6797329311698626</v>
+        <v>9.6803214123779995</v>
       </c>
       <c r="AH13" s="15">
-        <v>9.8701321734383001</v>
+        <v>9.8702910709870046</v>
       </c>
       <c r="AI13" s="15">
-        <v>9.6097186852685148</v>
+        <v>9.6095987464090715</v>
       </c>
       <c r="AJ13" s="15">
-        <v>9.2171039063362059</v>
-[...1 lines deleted...]
-      <c r="AK13" s="17"/>
+        <v>9.2172243674118395</v>
+      </c>
+      <c r="AK13" s="15">
+        <v>9.0662701153978293</v>
+      </c>
+      <c r="AL13" s="17"/>
     </row>
-    <row r="14" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1">
+    <row r="14" spans="2:38" s="3" customFormat="1" ht="50.1" customHeight="1">
       <c r="B14" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C14" s="15">
-        <v>6.4391311683502561</v>
+        <v>6.4391311683502552</v>
       </c>
       <c r="D14" s="15">
         <v>6.4596009959485849</v>
       </c>
       <c r="E14" s="15">
         <v>6.5777691072638342</v>
       </c>
       <c r="F14" s="15">
         <v>6.4424134586739665</v>
       </c>
       <c r="G14" s="15">
         <v>6.8035355846041554</v>
       </c>
       <c r="H14" s="15">
         <v>6.7701305779082395</v>
       </c>
       <c r="I14" s="15">
         <v>6.7387790252034119</v>
       </c>
       <c r="J14" s="16">
         <v>6.5723369962133011</v>
       </c>
       <c r="K14" s="15">
-        <v>6.4143724369488124</v>
+        <v>6.4143724369488107</v>
       </c>
       <c r="L14" s="15">
-        <v>6.5079429422113622</v>
+        <v>6.5079429422113639</v>
       </c>
       <c r="M14" s="15">
-        <v>6.4014871506531241</v>
+        <v>6.4014871506531259</v>
       </c>
       <c r="N14" s="15">
-        <v>6.1877175928434633</v>
+        <v>6.1877175928434651</v>
       </c>
       <c r="O14" s="15">
         <v>6.2917855907499174</v>
       </c>
       <c r="P14" s="15">
-        <v>6.1842817677906794</v>
+        <v>6.1842817677906821</v>
       </c>
       <c r="Q14" s="15">
-        <v>6.0784342402651719</v>
+        <v>6.078434240265171</v>
       </c>
       <c r="R14" s="15">
-        <v>6.0565849012017461</v>
+        <v>6.0565849012017452</v>
       </c>
       <c r="S14" s="15">
-        <v>5.7015933946176247</v>
+        <v>5.7015933946176238</v>
       </c>
       <c r="T14" s="15">
-        <v>5.7222900140863828</v>
+        <v>5.7222900140863846</v>
       </c>
       <c r="U14" s="15">
-        <v>5.2683616729822758</v>
+        <v>5.268361672982274</v>
       </c>
       <c r="V14" s="15">
         <v>4.8355411975987677</v>
       </c>
       <c r="W14" s="15">
-        <v>4.8850023411830499</v>
+        <v>4.885002341183049</v>
       </c>
       <c r="X14" s="15">
         <v>5.2007362045451506</v>
       </c>
       <c r="Y14" s="15">
         <v>5.3043361284970842</v>
       </c>
       <c r="Z14" s="15">
         <v>5.0817835612506439</v>
       </c>
       <c r="AA14" s="15">
         <v>4.6452905484996343</v>
       </c>
       <c r="AB14" s="15">
-        <v>4.4366102048965548</v>
+        <v>4.4366102048965557</v>
       </c>
       <c r="AC14" s="15">
-        <v>4.2704518788905181</v>
+        <v>4.2704407757455103</v>
       </c>
       <c r="AD14" s="15">
-        <v>4.1441395830714702</v>
+        <v>4.1441432718567217</v>
       </c>
       <c r="AE14" s="15">
-        <v>3.9738275691890719</v>
+        <v>3.9738312447299844</v>
       </c>
       <c r="AF14" s="15">
-        <v>3.8092618765899773</v>
+        <v>3.8071783805898023</v>
       </c>
       <c r="AG14" s="15">
-        <v>3.5390540140348095</v>
+        <v>3.5396424952429464</v>
       </c>
       <c r="AH14" s="15">
-        <v>3.576704684887523</v>
+        <v>3.5768539727127879</v>
       </c>
       <c r="AI14" s="15">
-        <v>3.5891415303258283</v>
+        <v>3.5890112480308161</v>
       </c>
       <c r="AJ14" s="15">
-        <v>3.4181329399714677</v>
+        <v>3.4089472708510629</v>
+      </c>
+      <c r="AK14" s="15">
+        <v>3.2848628478817274</v>
       </c>
     </row>
-    <row r="15" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1">
+    <row r="15" spans="2:38" s="3" customFormat="1" ht="50.1" customHeight="1">
       <c r="B15" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="15">
         <v>3.0948210255425912</v>
       </c>
       <c r="D15" s="15">
         <v>3.094789869881263</v>
       </c>
       <c r="E15" s="15">
         <v>3.0418461469349265</v>
       </c>
       <c r="F15" s="15">
         <v>3.0987922157633863</v>
       </c>
       <c r="G15" s="15">
         <v>3.1750547503985067</v>
       </c>
       <c r="H15" s="15">
         <v>3.2720117132118709</v>
       </c>
       <c r="I15" s="15">
         <v>3.3598458846764303</v>
       </c>
       <c r="J15" s="16">
@@ -2108,60 +2133,63 @@
       <c r="Z15" s="15">
         <v>4.7381694280362012</v>
       </c>
       <c r="AA15" s="15">
         <v>4.6514325346572569</v>
       </c>
       <c r="AB15" s="15">
         <v>4.5877595874015302</v>
       </c>
       <c r="AC15" s="15">
         <v>4.5025121371099326</v>
       </c>
       <c r="AD15" s="15">
         <v>4.5224215914521402</v>
       </c>
       <c r="AE15" s="15">
         <v>4.3524379968360929</v>
       </c>
       <c r="AF15" s="15">
         <v>4.2624600195530338</v>
       </c>
       <c r="AG15" s="15">
         <v>3.93850001310228</v>
       </c>
       <c r="AH15" s="15">
-        <v>4.200419345332155</v>
+        <v>4.2004289550555942</v>
       </c>
       <c r="AI15" s="15">
-        <v>4.0225355518204227</v>
+        <v>4.0225458988791889</v>
       </c>
       <c r="AJ15" s="15">
-        <v>3.8558272004157144</v>
+        <v>3.8651317769916602</v>
+      </c>
+      <c r="AK15" s="15">
+        <v>3.8902486619406362</v>
       </c>
     </row>
-    <row r="16" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
+    <row r="16" spans="2:38" s="3" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
       <c r="B16" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="18">
         <v>1.1416673504855925</v>
       </c>
       <c r="D16" s="18">
         <v>1.2237222691216376</v>
       </c>
       <c r="E16" s="18">
         <v>1.238606379683477</v>
       </c>
       <c r="F16" s="18">
         <v>1.2688111995433855</v>
       </c>
       <c r="G16" s="18">
         <v>1.3304493787801694</v>
       </c>
       <c r="H16" s="18">
         <v>1.379269995216281</v>
       </c>
       <c r="I16" s="18">
         <v>1.4368718838263874</v>
       </c>
       <c r="J16" s="19">
@@ -2215,117 +2243,120 @@
       <c r="Z16" s="18">
         <v>2.533776079538542</v>
       </c>
       <c r="AA16" s="18">
         <v>2.5550814965622521</v>
       </c>
       <c r="AB16" s="18">
         <v>2.4336752436109963</v>
       </c>
       <c r="AC16" s="18">
         <v>2.4882065788392489</v>
       </c>
       <c r="AD16" s="18">
         <v>2.4281073605123979</v>
       </c>
       <c r="AE16" s="18">
         <v>2.3134334917060571</v>
       </c>
       <c r="AF16" s="18">
         <v>2.2141530478446758</v>
       </c>
       <c r="AG16" s="18">
         <v>2.2021789040327708</v>
       </c>
       <c r="AH16" s="18">
-        <v>2.0930081432186225</v>
+        <v>2.0930081432186229</v>
       </c>
       <c r="AI16" s="18">
-        <v>1.9980416031222639</v>
+        <v>1.9980415994990666</v>
       </c>
       <c r="AJ16" s="18">
-        <v>1.9431437659490236</v>
+        <v>1.943145319569118</v>
+      </c>
+      <c r="AK16" s="18">
+        <v>1.891158605575465</v>
       </c>
     </row>
-    <row r="17" spans="2:36" s="3" customFormat="1" ht="16.5">
+    <row r="17" spans="2:37" s="3" customFormat="1" ht="16.5">
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
       <c r="O17" s="10"/>
       <c r="P17" s="10"/>
       <c r="Q17" s="10"/>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="X17" s="10"/>
       <c r="Y17" s="10"/>
       <c r="Z17" s="10"/>
       <c r="AA17" s="10"/>
     </row>
-    <row r="18" spans="2:36" s="3" customFormat="1" ht="17.25" thickBot="1">
+    <row r="18" spans="2:37" s="3" customFormat="1" ht="17.25" thickBot="1">
       <c r="B18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
       <c r="Z18" s="10"/>
       <c r="AA18" s="10"/>
     </row>
-    <row r="19" spans="2:36" s="3" customFormat="1" ht="35.1" customHeight="1" thickBot="1">
+    <row r="19" spans="2:37" s="3" customFormat="1" ht="35.1" customHeight="1" thickBot="1">
       <c r="B19" s="20"/>
       <c r="C19" s="6">
         <v>1990</v>
       </c>
       <c r="D19" s="5">
         <v>1991</v>
       </c>
       <c r="E19" s="6">
         <v>1992</v>
       </c>
       <c r="F19" s="5">
         <v>1993</v>
       </c>
       <c r="G19" s="6">
         <v>1994</v>
       </c>
       <c r="H19" s="5">
         <v>1995</v>
       </c>
       <c r="I19" s="6">
         <v>1996</v>
       </c>
       <c r="J19" s="5">
         <v>1997</v>
       </c>
@@ -2385,52 +2416,55 @@
       </c>
       <c r="AC19" s="21">
         <v>2016</v>
       </c>
       <c r="AD19" s="21">
         <v>2017</v>
       </c>
       <c r="AE19" s="21">
         <v>2018</v>
       </c>
       <c r="AF19" s="21">
         <v>2019</v>
       </c>
       <c r="AG19" s="21">
         <v>2020</v>
       </c>
       <c r="AH19" s="21">
         <v>2021</v>
       </c>
       <c r="AI19" s="21">
         <v>2022</v>
       </c>
       <c r="AJ19" s="21">
         <v>2023</v>
       </c>
+      <c r="AK19" s="21">
+        <v>2023</v>
+      </c>
     </row>
-    <row r="20" spans="2:36" s="3" customFormat="1" ht="50.1" customHeight="1">
+    <row r="20" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1">
       <c r="B20" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="23">
         <v>1</v>
       </c>
       <c r="D20" s="23">
         <v>1</v>
       </c>
       <c r="E20" s="23">
         <v>1</v>
       </c>
       <c r="F20" s="23">
         <v>1</v>
       </c>
       <c r="G20" s="23">
         <v>1</v>
       </c>
       <c r="H20" s="23">
         <v>1</v>
       </c>
       <c r="I20" s="24">
         <v>1</v>
       </c>
       <c r="J20" s="25">
@@ -2492,440 +2526,452 @@
       </c>
       <c r="AC20" s="26">
         <v>1</v>
       </c>
       <c r="AD20" s="26">
         <v>1</v>
       </c>
       <c r="AE20" s="26">
         <v>1</v>
       </c>
       <c r="AF20" s="26">
         <v>1</v>
       </c>
       <c r="AG20" s="26">
         <v>1</v>
       </c>
       <c r="AH20" s="26">
         <v>1</v>
       </c>
       <c r="AI20" s="26">
         <v>1</v>
       </c>
       <c r="AJ20" s="26">
         <v>1</v>
       </c>
+      <c r="AK20" s="26">
+        <v>1</v>
+      </c>
     </row>
-    <row r="21" spans="2:36" s="3" customFormat="1" ht="50.1" customHeight="1">
+    <row r="21" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1">
       <c r="B21" s="27" t="s">
         <v>7</v>
       </c>
       <c r="C21" s="28">
-        <v>0.60316229344656336</v>
+        <v>0.60316229344656347</v>
       </c>
       <c r="D21" s="28">
-        <v>0.59932577391503339</v>
+        <v>0.59932577391503328</v>
       </c>
       <c r="E21" s="28">
         <v>0.60578696300860313</v>
       </c>
       <c r="F21" s="28">
-        <v>0.59596701224219062</v>
+        <v>0.59596701224219084</v>
       </c>
       <c r="G21" s="28">
-        <v>0.60160152911235976</v>
+        <v>0.60160152911235987</v>
       </c>
       <c r="H21" s="28">
-        <v>0.5927577438043673</v>
+        <v>0.59275774380436719</v>
       </c>
       <c r="I21" s="29">
         <v>0.58417761676983804</v>
       </c>
       <c r="J21" s="30">
         <v>0.5729540014007376</v>
       </c>
       <c r="K21" s="29">
-        <v>0.57623208354032507</v>
+        <v>0.57623208354032496</v>
       </c>
       <c r="L21" s="30">
         <v>0.56616471064430851</v>
       </c>
       <c r="M21" s="30">
-        <v>0.54699528517130314</v>
+        <v>0.54699528517130303</v>
       </c>
       <c r="N21" s="30">
-        <v>0.53464016523663682</v>
+        <v>0.53464016523663704</v>
       </c>
       <c r="O21" s="30">
-        <v>0.52916950257719586</v>
+        <v>0.52916950257719575</v>
       </c>
       <c r="P21" s="30">
-        <v>0.5165197367051606</v>
+        <v>0.51651973670516083</v>
       </c>
       <c r="Q21" s="30">
-        <v>0.50931942733394153</v>
+        <v>0.50931942733394142</v>
       </c>
       <c r="R21" s="30">
-        <v>0.50449631193479727</v>
+        <v>0.50449631193479738</v>
       </c>
       <c r="S21" s="30">
-        <v>0.48372879706821337</v>
+        <v>0.48372879706821326</v>
       </c>
       <c r="T21" s="30">
         <v>0.4711775173507366</v>
       </c>
       <c r="U21" s="30">
-        <v>0.4593493581089112</v>
+        <v>0.45934935810891109</v>
       </c>
       <c r="V21" s="28">
-        <v>0.44474068032919961</v>
+        <v>0.44474068032919967</v>
       </c>
       <c r="W21" s="28">
-        <v>0.42966061397548699</v>
+        <v>0.42966061397548688</v>
       </c>
       <c r="X21" s="28">
-        <v>0.43777068077395354</v>
+        <v>0.43777068077395342</v>
       </c>
       <c r="Y21" s="28">
-        <v>0.43220873268375831</v>
+        <v>0.43220873268375837</v>
       </c>
       <c r="Z21" s="28">
-        <v>0.4113562417419786</v>
+        <v>0.41135624174197866</v>
       </c>
       <c r="AA21" s="28">
-        <v>0.39194795334785337</v>
+        <v>0.39194795334785343</v>
       </c>
       <c r="AB21" s="28">
         <v>0.3872048146950362</v>
       </c>
       <c r="AC21" s="28">
-        <v>0.3792191800066862</v>
+        <v>0.37921856793654646</v>
       </c>
       <c r="AD21" s="28">
-        <v>0.37352531713630144</v>
+        <v>0.37352552542822071</v>
       </c>
       <c r="AE21" s="28">
-        <v>0.3734905985241691</v>
+        <v>0.37349081495511605</v>
       </c>
       <c r="AF21" s="28">
-        <v>0.37033912013645198</v>
+        <v>0.37021155085120366</v>
       </c>
       <c r="AG21" s="28">
-        <v>0.36561484073993877</v>
+        <v>0.36565340596200541</v>
       </c>
       <c r="AH21" s="28">
-        <v>0.36237657429885906</v>
+        <v>0.36238586552190816</v>
       </c>
       <c r="AI21" s="28">
-        <v>0.37349080112281569</v>
+        <v>0.37348190520150104</v>
       </c>
       <c r="AJ21" s="28">
-        <v>0.37084674044107352</v>
+        <v>0.36984531730654635</v>
+      </c>
+      <c r="AK21" s="28">
+        <v>0.36231689615146517</v>
       </c>
     </row>
-    <row r="22" spans="2:36" s="3" customFormat="1" ht="50.1" customHeight="1">
+    <row r="22" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1">
       <c r="B22" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C22" s="26">
-        <v>0.28989615194485457</v>
+        <v>0.28989615194485463</v>
       </c>
       <c r="D22" s="26">
-        <v>0.2871365174155962</v>
+        <v>0.28713651741559615</v>
       </c>
       <c r="E22" s="26">
         <v>0.28014220463534117</v>
       </c>
       <c r="F22" s="26">
-        <v>0.28665933197773724</v>
+        <v>0.28665933197773735</v>
       </c>
       <c r="G22" s="26">
-        <v>0.28075370064612343</v>
+        <v>0.28075370064612348</v>
       </c>
       <c r="H22" s="26">
-        <v>0.28648048342727528</v>
+        <v>0.28648048342727522</v>
       </c>
       <c r="I22" s="24">
         <v>0.29126148138756913</v>
       </c>
       <c r="J22" s="25">
         <v>0.29774394817822097</v>
       </c>
       <c r="K22" s="24">
         <v>0.28714811232659548</v>
       </c>
       <c r="L22" s="25">
         <v>0.29361388912917563</v>
       </c>
       <c r="M22" s="25">
-        <v>0.3110987710099789</v>
+        <v>0.31109877100997879</v>
       </c>
       <c r="N22" s="25">
-        <v>0.32246392036812477</v>
+        <v>0.32246392036812482</v>
       </c>
       <c r="O22" s="25">
-        <v>0.32840319763219966</v>
+        <v>0.32840319763219961</v>
       </c>
       <c r="P22" s="25">
         <v>0.33750004480710977</v>
       </c>
       <c r="Q22" s="25">
         <v>0.34515365361647343</v>
       </c>
       <c r="R22" s="25">
-        <v>0.35188672677549121</v>
+        <v>0.35188672677549132</v>
       </c>
       <c r="S22" s="25">
         <v>0.35588202661222856</v>
       </c>
       <c r="T22" s="25">
-        <v>0.35967580005972222</v>
+        <v>0.35967580005972216</v>
       </c>
       <c r="U22" s="25">
         <v>0.36514928632151133</v>
       </c>
       <c r="V22" s="26">
-        <v>0.3721159667794996</v>
+        <v>0.37211596677949971</v>
       </c>
       <c r="W22" s="26">
         <v>0.38569390740489773</v>
       </c>
       <c r="X22" s="26">
-        <v>0.35626579094577659</v>
+        <v>0.35626579094577648</v>
       </c>
       <c r="Y22" s="26">
-        <v>0.36078484093036528</v>
+        <v>0.36078484093036534</v>
       </c>
       <c r="Z22" s="26">
-        <v>0.38354163359409937</v>
+        <v>0.38354163359409948</v>
       </c>
       <c r="AA22" s="26">
         <v>0.39246618549691636</v>
       </c>
       <c r="AB22" s="26">
-        <v>0.40039636543787926</v>
+        <v>0.40039636543787915</v>
       </c>
       <c r="AC22" s="26">
-        <v>0.39982629684814086</v>
+        <v>0.39982669106414981</v>
       </c>
       <c r="AD22" s="26">
-        <v>0.4076211539957883</v>
+        <v>0.40762101846885518</v>
       </c>
       <c r="AE22" s="26">
-        <v>0.40907529181226621</v>
+        <v>0.40907515049506882</v>
       </c>
       <c r="AF22" s="26">
-        <v>0.41439936250095405</v>
+        <v>0.41448331980586556</v>
       </c>
       <c r="AG22" s="26">
-        <v>0.4068810618131678</v>
+        <v>0.40685632690524226</v>
       </c>
       <c r="AH22" s="26">
-        <v>0.42556870278150716</v>
+        <v>0.42556282533576406</v>
       </c>
       <c r="AI22" s="26">
-        <v>0.418590354573738</v>
+        <v>0.41859665580546113</v>
       </c>
       <c r="AJ22" s="26">
-        <v>0.41833391915708629</v>
+        <v>0.41933792896016631</v>
+      </c>
+      <c r="AK22" s="26">
+        <v>0.42909031083615923</v>
       </c>
     </row>
-    <row r="23" spans="2:36" s="3" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
+    <row r="23" spans="2:37" s="3" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
       <c r="B23" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="32">
-        <v>0.10694155460858204</v>
+        <v>0.10694155460858205</v>
       </c>
       <c r="D23" s="32">
-        <v>0.11353770866937053</v>
+        <v>0.1135377086693705</v>
       </c>
       <c r="E23" s="32">
         <v>0.1140708323560556</v>
       </c>
       <c r="F23" s="32">
-        <v>0.11737365578007201</v>
+        <v>0.11737365578007207</v>
       </c>
       <c r="G23" s="32">
-        <v>0.11764477024151671</v>
+        <v>0.11764477024151673</v>
       </c>
       <c r="H23" s="32">
-        <v>0.12076177276835744</v>
+        <v>0.12076177276835741</v>
       </c>
       <c r="I23" s="33">
         <v>0.12456090184259296</v>
       </c>
       <c r="J23" s="34">
         <v>0.1293020504210414</v>
       </c>
       <c r="K23" s="33">
         <v>0.13661980413307953</v>
       </c>
       <c r="L23" s="34">
         <v>0.1402214002265158</v>
       </c>
       <c r="M23" s="34">
-        <v>0.14190594381871799</v>
+        <v>0.14190594381871793</v>
       </c>
       <c r="N23" s="34">
-        <v>0.14289591439523835</v>
+        <v>0.14289591439523838</v>
       </c>
       <c r="O23" s="34">
-        <v>0.14242729979060439</v>
+        <v>0.14242729979060437</v>
       </c>
       <c r="P23" s="34">
         <v>0.14598021848772952</v>
       </c>
       <c r="Q23" s="34">
         <v>0.14552691904958509</v>
       </c>
       <c r="R23" s="34">
-        <v>0.14361696128971155</v>
+        <v>0.1436169612897116</v>
       </c>
       <c r="S23" s="34">
         <v>0.16038917631955804</v>
       </c>
       <c r="T23" s="34">
-        <v>0.16914668258954116</v>
+        <v>0.16914668258954113</v>
       </c>
       <c r="U23" s="34">
         <v>0.17550135556957738</v>
       </c>
       <c r="V23" s="32">
-        <v>0.18314335289130079</v>
+        <v>0.18314335289130082</v>
       </c>
       <c r="W23" s="32">
         <v>0.18464547861961522</v>
       </c>
       <c r="X23" s="32">
-        <v>0.20596352828027001</v>
+        <v>0.20596352828026995</v>
       </c>
       <c r="Y23" s="32">
-        <v>0.20700642638587644</v>
+        <v>0.20700642638587649</v>
       </c>
       <c r="Z23" s="32">
-        <v>0.20510212466392203</v>
+        <v>0.20510212466392208</v>
       </c>
       <c r="AA23" s="32">
         <v>0.21558586115523015</v>
       </c>
       <c r="AB23" s="32">
-        <v>0.2123988198670847</v>
+        <v>0.21239881986708464</v>
       </c>
       <c r="AC23" s="32">
-        <v>0.22095452314517289</v>
+        <v>0.22095474099930343</v>
       </c>
       <c r="AD23" s="32">
-        <v>0.21885352886791018</v>
+        <v>0.21885345610292417</v>
       </c>
       <c r="AE23" s="32">
-        <v>0.21743410966356477</v>
+        <v>0.2174340345498153</v>
       </c>
       <c r="AF23" s="32">
-        <v>0.21526151736259397</v>
+        <v>0.21530512934293064</v>
       </c>
       <c r="AG23" s="32">
-        <v>0.22750409744689337</v>
+        <v>0.22749026713275206</v>
       </c>
       <c r="AH23" s="32">
-        <v>0.21205472291963393</v>
+        <v>0.21205130914232778</v>
       </c>
       <c r="AI23" s="32">
-        <v>0.2079188443034464</v>
+        <v>0.20792143899303783</v>
       </c>
       <c r="AJ23" s="32">
-        <v>0.21081934040184022</v>
+        <v>0.21081675373328743</v>
+      </c>
+      <c r="AK23" s="32">
+        <v>0.20859279301237546</v>
       </c>
     </row>
-    <row r="24" spans="2:36" s="3" customFormat="1" ht="16.5">
+    <row r="24" spans="2:37" s="3" customFormat="1" ht="16.5">
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
       <c r="Q24" s="10"/>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
       <c r="T24" s="10"/>
       <c r="U24" s="10"/>
       <c r="V24" s="10"/>
       <c r="W24" s="10"/>
       <c r="X24" s="10"/>
       <c r="Y24" s="10"/>
       <c r="Z24" s="10"/>
       <c r="AA24" s="10"/>
     </row>
-    <row r="25" spans="2:36" s="3" customFormat="1" ht="16.5">
+    <row r="25" spans="2:37" s="3" customFormat="1" ht="16.5">
       <c r="B25" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="35"/>
       <c r="D25" s="35"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
       <c r="T25" s="10"/>
       <c r="U25" s="10"/>
       <c r="V25" s="10"/>
       <c r="W25" s="10"/>
       <c r="X25" s="10"/>
       <c r="Y25" s="10"/>
       <c r="Z25" s="10"/>
       <c r="AA25" s="10"/>
     </row>
-    <row r="27" spans="2:36" ht="16.5">
+    <row r="27" spans="2:37" ht="16.5">
       <c r="B27" s="3" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B1:AJ1"/>
+    <mergeCell ref="B1:AK1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="C5:AJ8 C13:AJ16 C23:AJ23">
+  <conditionalFormatting sqref="C5:AK8 C13:AK16 C23:AK23">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="25" orientation="landscape" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>