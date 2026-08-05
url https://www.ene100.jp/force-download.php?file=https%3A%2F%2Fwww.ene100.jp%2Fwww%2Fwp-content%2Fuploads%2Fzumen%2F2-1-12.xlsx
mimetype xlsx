--- v0 (2025-10-26)
+++ v1 (2026-08-05)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\2章\2-1-12\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\2章\2-1-12\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F090E1C9-1ED6-4E7F-AF16-8C8F788E8AD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E86642B7-462B-4F18-9C4D-7A47444AE802}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7545" yWindow="975" windowWidth="21600" windowHeight="14130" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2475" yWindow="765" windowWidth="18180" windowHeight="14730" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2-1-12" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2-1-12'!$A$1:$AF$18</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>GWP</t>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※LULUCF分野の排出・吸収量は除く</t>
     <rPh sb="7" eb="9">
       <t>ブンヤ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ハイシュツ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>キュウシュウリョウ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -1486,165 +1486,163 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AL19"/>
+  <dimension ref="A1:AM19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10:AL14"/>
+      <selection activeCell="AI4" sqref="AI4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="3" customWidth="1"/>
     <col min="2" max="2" width="30.625" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.375" style="3" customWidth="1"/>
     <col min="4" max="4" width="12.25" style="3" customWidth="1"/>
-    <col min="5" max="38" width="11.625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="41" max="16384" width="11" style="3"/>
+    <col min="5" max="39" width="11.625" style="3" customWidth="1"/>
+    <col min="40" max="41" width="7.625" style="3" customWidth="1"/>
+    <col min="42" max="16384" width="11" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="48.95" customHeight="1">
+    <row r="1" spans="1:39" ht="48.95" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="68" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="68"/>
       <c r="D1" s="68"/>
       <c r="E1" s="68"/>
       <c r="F1" s="68"/>
       <c r="G1" s="68"/>
       <c r="H1" s="68"/>
       <c r="I1" s="68"/>
       <c r="J1" s="68"/>
       <c r="K1" s="68"/>
       <c r="L1" s="68"/>
       <c r="M1" s="68"/>
       <c r="N1" s="68"/>
       <c r="O1" s="68"/>
       <c r="P1" s="68"/>
       <c r="Q1" s="68"/>
       <c r="R1" s="68"/>
       <c r="S1" s="68"/>
       <c r="T1" s="68"/>
       <c r="U1" s="68"/>
       <c r="V1" s="68"/>
       <c r="W1" s="68"/>
       <c r="X1" s="68"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
+      <c r="AM1" s="2"/>
     </row>
-    <row r="2" spans="1:38" ht="27.95" customHeight="1">
+    <row r="2" spans="1:39" ht="27.95" customHeight="1">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
     </row>
-    <row r="3" spans="1:38" ht="36.75" customHeight="1" thickBot="1">
+    <row r="3" spans="1:39" ht="36.75" customHeight="1" thickBot="1">
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="5"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
-      <c r="AJ3" s="7" t="s">
+      <c r="AJ3" s="7"/>
+      <c r="AK3" s="7"/>
+      <c r="AL3" s="7"/>
+      <c r="AM3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AK3" s="7" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:38" s="8" customFormat="1" ht="42" customHeight="1" thickBot="1">
+    <row r="4" spans="1:39" s="8" customFormat="1" ht="42" customHeight="1" thickBot="1">
       <c r="B4" s="9"/>
       <c r="C4" s="10"/>
       <c r="D4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="12">
         <v>1990</v>
       </c>
       <c r="F4" s="11">
         <v>1991</v>
       </c>
       <c r="G4" s="11">
         <v>1992</v>
       </c>
       <c r="H4" s="11">
         <v>1993</v>
       </c>
       <c r="I4" s="11">
         <v>1994</v>
       </c>
       <c r="J4" s="11">
         <v>1995</v>
       </c>
       <c r="K4" s="11">
         <v>1996</v>
@@ -1705,721 +1703,742 @@
       </c>
       <c r="AD4" s="15">
         <v>2015</v>
       </c>
       <c r="AE4" s="15">
         <v>2016</v>
       </c>
       <c r="AF4" s="16">
         <v>2017</v>
       </c>
       <c r="AG4" s="14">
         <v>2018</v>
       </c>
       <c r="AH4" s="14">
         <v>2019</v>
       </c>
       <c r="AI4" s="15">
         <v>2020</v>
       </c>
       <c r="AJ4" s="15">
         <v>2021</v>
       </c>
       <c r="AK4" s="15">
         <v>2022</v>
       </c>
-      <c r="AL4" s="17">
+      <c r="AL4" s="15">
         <v>2023</v>
       </c>
+      <c r="AM4" s="17">
+        <v>2024</v>
+      </c>
     </row>
-    <row r="5" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1">
+    <row r="5" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1">
       <c r="B5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="19"/>
       <c r="D5" s="20">
         <v>1</v>
       </c>
       <c r="E5" s="21">
-        <v>1160.3431948218688</v>
+        <v>1159.8016750899105</v>
       </c>
       <c r="F5" s="22">
-        <v>1171.8636413827428</v>
+        <v>1171.3628499673694</v>
       </c>
       <c r="G5" s="22">
-        <v>1180.4885015831451</v>
+        <v>1179.8638543264578</v>
       </c>
       <c r="H5" s="22">
-        <v>1174.1289693198721</v>
+        <v>1173.4024859867282</v>
       </c>
       <c r="I5" s="22">
-        <v>1227.9499273781626</v>
+        <v>1226.8441253088067</v>
       </c>
       <c r="J5" s="22">
-        <v>1240.5662765002967</v>
+        <v>1239.2889141910773</v>
       </c>
       <c r="K5" s="22">
-        <v>1253.4175093233832</v>
+        <v>1252.2031614474906</v>
       </c>
       <c r="L5" s="22">
-        <v>1245.5367820106458</v>
+        <v>1244.0033102374846</v>
       </c>
       <c r="M5" s="22">
-        <v>1205.5106387775563</v>
+        <v>1203.848559074791</v>
       </c>
       <c r="N5" s="22">
-        <v>1242.2917655600368</v>
+        <v>1240.7952304378807</v>
       </c>
       <c r="O5" s="22">
-        <v>1264.4451227101904</v>
+        <v>1263.0584842681872</v>
       </c>
       <c r="P5" s="22">
-        <v>1249.7387850428067</v>
+        <v>1248.3415754532102</v>
       </c>
       <c r="Q5" s="22">
-        <v>1278.9824791332082</v>
+        <v>1277.5996830633953</v>
       </c>
       <c r="R5" s="22">
-        <v>1287.2672056284707</v>
+        <v>1285.6810349985822</v>
       </c>
       <c r="S5" s="22">
-        <v>1282.4677192027418</v>
+        <v>1280.8225808347363</v>
       </c>
       <c r="T5" s="22">
-        <v>1289.6630829014239</v>
+        <v>1288.0231404317699</v>
       </c>
       <c r="U5" s="22">
-        <v>1266.6135472475896</v>
+        <v>1265.0014176882748</v>
       </c>
       <c r="V5" s="22">
-        <v>1301.9955335543523</v>
+        <v>1300.2010950123533</v>
       </c>
       <c r="W5" s="23">
-        <v>1231.4104838675221</v>
+        <v>1229.4599058430197</v>
       </c>
       <c r="X5" s="22">
-        <v>1162.7663396288469</v>
+        <v>1161.2507020376393</v>
       </c>
       <c r="Y5" s="22">
-        <v>1213.5318684110387</v>
+        <v>1211.7811359656539</v>
       </c>
       <c r="Z5" s="22">
-        <v>1263.5346772459807</v>
+        <v>1261.9642681709056</v>
       </c>
       <c r="AA5" s="22">
-        <v>1304.3959768565476</v>
+        <v>1302.7268258104045</v>
       </c>
       <c r="AB5" s="22">
-        <v>1314.1646985442148</v>
+        <v>1312.3702262424408</v>
       </c>
       <c r="AC5" s="22">
-        <v>1262.489903936736</v>
+        <v>1260.7520265909259</v>
       </c>
       <c r="AD5" s="22">
-        <v>1222.1769561466378</v>
+        <v>1220.2851788991436</v>
       </c>
       <c r="AE5" s="22">
-        <v>1202.0898501399734</v>
+        <v>1200.2006971924591</v>
       </c>
       <c r="AF5" s="24">
-        <v>1186.5131284066465</v>
+        <v>1184.4537287396752</v>
       </c>
       <c r="AG5" s="23">
-        <v>1140.6222837657961</v>
+        <v>1138.6060423059946</v>
       </c>
       <c r="AH5" s="23">
-        <v>1104.0783515767059</v>
+        <v>1101.8506473214984</v>
       </c>
       <c r="AI5" s="22">
-        <v>1039.1580072782167</v>
+        <v>1037.4805966526542</v>
       </c>
       <c r="AJ5" s="22">
-        <v>1060.3461553162192</v>
+        <v>1058.5449012366364</v>
       </c>
       <c r="AK5" s="22">
-        <v>1031.4811222503038</v>
-[...2 lines deleted...]
-        <v>988.71666177480665</v>
+        <v>1029.4522579359057</v>
+      </c>
+      <c r="AL5" s="22">
+        <v>988.18969103318091</v>
+      </c>
+      <c r="AM5" s="25">
+        <v>971.48200260911926</v>
       </c>
     </row>
-    <row r="6" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1">
+    <row r="6" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1">
       <c r="B6" s="18"/>
       <c r="C6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="20">
         <v>1</v>
       </c>
       <c r="E6" s="21">
         <v>1067.5619544378437</v>
       </c>
       <c r="F6" s="22">
-        <v>1077.8113134951489</v>
+        <v>1077.8113134951486</v>
       </c>
       <c r="G6" s="22">
         <v>1085.8221633882238</v>
       </c>
       <c r="H6" s="22">
-        <v>1081.0016873980737</v>
+        <v>1081.0016873980735</v>
       </c>
       <c r="I6" s="22">
         <v>1130.9039713782831</v>
       </c>
       <c r="J6" s="22">
         <v>1142.1412286336395</v>
       </c>
       <c r="K6" s="22">
         <v>1153.5496793706229</v>
       </c>
       <c r="L6" s="22">
         <v>1147.0967966268645</v>
       </c>
       <c r="M6" s="22">
-        <v>1113.1578091833085</v>
+        <v>1113.1578091833082</v>
       </c>
       <c r="N6" s="22">
-        <v>1149.4787329300641</v>
+        <v>1149.4787329300643</v>
       </c>
       <c r="O6" s="22">
         <v>1170.3002428345185</v>
       </c>
       <c r="P6" s="22">
         <v>1157.3611552556511</v>
       </c>
       <c r="Q6" s="22">
-        <v>1188.9924797455733</v>
+        <v>1188.9924797455735</v>
       </c>
       <c r="R6" s="22">
         <v>1197.2982498674171</v>
       </c>
       <c r="S6" s="22">
         <v>1193.4424477155812</v>
       </c>
       <c r="T6" s="22">
         <v>1200.5211451346579</v>
       </c>
       <c r="U6" s="22">
         <v>1178.6756193085628</v>
       </c>
       <c r="V6" s="22">
-        <v>1214.4658442662508</v>
+        <v>1214.465844266251</v>
       </c>
       <c r="W6" s="23">
         <v>1146.91826166287</v>
       </c>
       <c r="X6" s="22">
-        <v>1087.272069202096</v>
+        <v>1087.2720692020957</v>
       </c>
       <c r="Y6" s="22">
         <v>1136.944412005553</v>
       </c>
       <c r="Z6" s="22">
-        <v>1188.0046866890557</v>
+        <v>1188.0046866890555</v>
       </c>
       <c r="AA6" s="22">
         <v>1227.2625996148483</v>
       </c>
       <c r="AB6" s="22">
         <v>1235.3729068825385</v>
       </c>
       <c r="AC6" s="22">
-        <v>1185.1804579719142</v>
+        <v>1185.1804579719144</v>
       </c>
       <c r="AD6" s="22">
-        <v>1145.8045035909079</v>
+        <v>1145.8045035909081</v>
       </c>
       <c r="AE6" s="22">
-        <v>1126.1170594839703</v>
+        <v>1126.1159491694696</v>
       </c>
       <c r="AF6" s="24">
-        <v>1109.466853503601</v>
+        <v>1109.467222382126</v>
       </c>
       <c r="AG6" s="23">
-        <v>1063.969905773122</v>
+        <v>1063.9702733272131</v>
       </c>
       <c r="AH6" s="23">
-        <v>1028.587494398769</v>
+        <v>1028.3791447987514</v>
       </c>
       <c r="AI6" s="22">
-        <v>967.97329311698638</v>
+        <v>968.03214123780003</v>
       </c>
       <c r="AJ6" s="22">
-        <v>987.01321734383009</v>
+        <v>987.02910709870048</v>
       </c>
       <c r="AK6" s="22">
-        <v>960.97186852685161</v>
-[...2 lines deleted...]
-        <v>921.71039063362059</v>
+        <v>960.95987464090717</v>
+      </c>
+      <c r="AL6" s="22">
+        <v>921.72243674118397</v>
+      </c>
+      <c r="AM6" s="25">
+        <v>906.62701153978298</v>
       </c>
     </row>
-    <row r="7" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1">
+    <row r="7" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1">
       <c r="B7" s="18"/>
       <c r="C7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="20">
         <v>1</v>
       </c>
       <c r="E7" s="26">
-        <v>92.78124038402504</v>
+        <v>92.239720652066751</v>
       </c>
       <c r="F7" s="27">
-        <v>94.052327887594046</v>
+        <v>93.551536472220747</v>
       </c>
       <c r="G7" s="27">
-        <v>94.666338194921224</v>
+        <v>94.041690938234083</v>
       </c>
       <c r="H7" s="27">
-        <v>93.127281921798371</v>
+        <v>92.400798588654553</v>
       </c>
       <c r="I7" s="27">
-        <v>97.045955999879396</v>
+        <v>95.940153930523479</v>
       </c>
       <c r="J7" s="27">
-        <v>98.425047866657195</v>
+        <v>97.147685557437768</v>
       </c>
       <c r="K7" s="27">
-        <v>99.867829952760303</v>
+        <v>98.653482076867789</v>
       </c>
       <c r="L7" s="27">
-        <v>98.439985383781206</v>
+        <v>96.906513610619982</v>
       </c>
       <c r="M7" s="27">
-        <v>92.352829594247765</v>
+        <v>90.690749891482824</v>
       </c>
       <c r="N7" s="27">
-        <v>92.813032629972639</v>
+        <v>91.316497507816308</v>
       </c>
       <c r="O7" s="27">
-        <v>94.144879875671961</v>
+        <v>92.758241433668687</v>
       </c>
       <c r="P7" s="27">
-        <v>92.377629787155783</v>
+        <v>90.980420197559226</v>
       </c>
       <c r="Q7" s="27">
-        <v>89.98999938763491</v>
+        <v>88.60720331782187</v>
       </c>
       <c r="R7" s="27">
-        <v>89.96895576105365</v>
+        <v>88.382785131165079</v>
       </c>
       <c r="S7" s="27">
-        <v>89.025271487160481</v>
+        <v>87.38013311915509</v>
       </c>
       <c r="T7" s="27">
-        <v>89.141937766765963</v>
+        <v>87.501995297112074</v>
       </c>
       <c r="U7" s="27">
-        <v>87.937927939026793</v>
+        <v>86.32579837971204</v>
       </c>
       <c r="V7" s="27">
-        <v>87.529689288101494</v>
+        <v>85.735250746102338</v>
       </c>
       <c r="W7" s="28">
-        <v>84.492222204652137</v>
+        <v>82.541644180149632</v>
       </c>
       <c r="X7" s="27">
-        <v>75.494270426751029</v>
+        <v>73.978632835543607</v>
       </c>
       <c r="Y7" s="27">
-        <v>76.587456405485639</v>
+        <v>74.836723960100983</v>
       </c>
       <c r="Z7" s="27">
-        <v>75.529990556925071</v>
+        <v>73.959581481850108</v>
       </c>
       <c r="AA7" s="27">
-        <v>77.133377241699179</v>
+        <v>75.464226195556307</v>
       </c>
       <c r="AB7" s="27">
-        <v>78.791791661676271</v>
+        <v>76.99731935990232</v>
       </c>
       <c r="AC7" s="27">
-        <v>77.30944596482189</v>
+        <v>75.571568619011472</v>
       </c>
       <c r="AD7" s="27">
-        <v>76.372452555730021</v>
+        <v>74.48067530823549</v>
       </c>
       <c r="AE7" s="27">
-        <v>75.972790656002999</v>
+        <v>74.084748022989416</v>
       </c>
       <c r="AF7" s="29">
-        <v>77.046274903045401</v>
+        <v>74.986506357549047</v>
       </c>
       <c r="AG7" s="28">
-        <v>76.652377992674118</v>
+        <v>74.635768978781371</v>
       </c>
       <c r="AH7" s="28">
-        <v>75.490857177936903</v>
+        <v>73.471502522747002</v>
       </c>
       <c r="AI7" s="27">
-        <v>71.184714161230289</v>
+        <v>69.448455414854052</v>
       </c>
       <c r="AJ7" s="27">
-        <v>73.332937972389075</v>
+        <v>71.515794137936027</v>
       </c>
       <c r="AK7" s="27">
-        <v>70.509253723452105</v>
-[...2 lines deleted...]
-        <v>67.006271141186005</v>
+        <v>68.49238329499849</v>
+      </c>
+      <c r="AL7" s="27">
+        <v>66.467254291996952</v>
+      </c>
+      <c r="AM7" s="30">
+        <v>64.854991069336251</v>
       </c>
     </row>
-    <row r="8" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1">
+    <row r="8" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1">
       <c r="B8" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="32"/>
       <c r="D8" s="33">
         <v>25</v>
       </c>
       <c r="E8" s="34">
-        <v>49.901001453264641</v>
+        <v>50.036172052730649</v>
       </c>
       <c r="F8" s="35">
-        <v>49.17270475415522</v>
+        <v>49.314363576937438</v>
       </c>
       <c r="G8" s="35">
-        <v>49.100703515585323</v>
+        <v>49.24076542314296</v>
       </c>
       <c r="H8" s="35">
-        <v>48.096606356141301</v>
+        <v>48.240583023743177</v>
       </c>
       <c r="I8" s="35">
-        <v>48.133915147050111</v>
+        <v>48.280759349367585</v>
       </c>
       <c r="J8" s="35">
-        <v>46.80038774023992</v>
+        <v>46.944405266473112</v>
       </c>
       <c r="K8" s="35">
-        <v>45.360762067414093</v>
+        <v>45.518199108748384</v>
       </c>
       <c r="L8" s="35">
-        <v>44.812409063350977</v>
+        <v>44.990539863241125</v>
       </c>
       <c r="M8" s="35">
-        <v>42.89878810222978</v>
+        <v>43.090924528336309</v>
       </c>
       <c r="N8" s="35">
-        <v>42.449171747560364</v>
+        <v>42.656818997680226</v>
       </c>
       <c r="O8" s="35">
-        <v>41.703898844146458</v>
+        <v>41.93566263588</v>
       </c>
       <c r="P8" s="35">
-        <v>40.386220571227064</v>
+        <v>40.591506986088497</v>
       </c>
       <c r="Q8" s="35">
-        <v>39.465484670905056</v>
+        <v>39.65978312571152</v>
       </c>
       <c r="R8" s="35">
-        <v>38.449494127158417</v>
+        <v>38.624690642009433</v>
       </c>
       <c r="S8" s="35">
-        <v>38.101652529480475</v>
+        <v>38.261646466842926</v>
       </c>
       <c r="T8" s="35">
-        <v>38.08823474528068</v>
+        <v>38.234351302559602</v>
       </c>
       <c r="U8" s="35">
-        <v>37.451909105475366</v>
+        <v>37.585301924460026</v>
       </c>
       <c r="V8" s="35">
-        <v>36.761985431568874</v>
+        <v>36.882349861669006</v>
       </c>
       <c r="W8" s="36">
-        <v>35.868313812825384</v>
+        <v>35.996117795810001</v>
       </c>
       <c r="X8" s="35">
-        <v>35.269768851822739</v>
+        <v>35.396582540808865</v>
       </c>
       <c r="Y8" s="35">
-        <v>34.775925478296379</v>
+        <v>34.898435259990627</v>
       </c>
       <c r="Z8" s="35">
-        <v>33.424905714819019</v>
+        <v>33.557135259353629</v>
       </c>
       <c r="AA8" s="35">
-        <v>32.699753162546074</v>
+        <v>32.832153168560538</v>
       </c>
       <c r="AB8" s="35">
-        <v>32.639660301171631</v>
+        <v>32.766411822180366</v>
       </c>
       <c r="AC8" s="35">
-        <v>32.088251261293728</v>
+        <v>32.210498647216639</v>
       </c>
       <c r="AD8" s="35">
-        <v>31.685487174309579</v>
+        <v>31.810574491621395</v>
       </c>
       <c r="AE8" s="35">
-        <v>31.652252269953493</v>
+        <v>31.787034530023732</v>
       </c>
       <c r="AF8" s="37">
-        <v>31.459932138852785</v>
+        <v>31.606882795039482</v>
       </c>
       <c r="AG8" s="36">
-        <v>30.96396566363325</v>
+        <v>31.09998462840618</v>
       </c>
       <c r="AH8" s="36">
-        <v>30.691995744425558</v>
+        <v>30.829775341102799</v>
       </c>
       <c r="AI8" s="35">
-        <v>30.361251190348909</v>
+        <v>30.464972887796812</v>
       </c>
       <c r="AJ8" s="35">
-        <v>30.3469707146491</v>
+        <v>30.538998178149953</v>
       </c>
       <c r="AK8" s="35">
-        <v>29.7822035467345</v>
-[...2 lines deleted...]
-        <v>29.392157604825858</v>
+        <v>29.937678235018694</v>
+      </c>
+      <c r="AL8" s="35">
+        <v>29.509554278413674</v>
+      </c>
+      <c r="AM8" s="38">
+        <v>27.911779222075911</v>
       </c>
     </row>
-    <row r="9" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1">
+    <row r="9" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1">
       <c r="B9" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="32"/>
       <c r="D9" s="33">
         <v>298</v>
       </c>
       <c r="E9" s="34">
-        <v>28.857835026463761</v>
+        <v>28.855371353129758</v>
       </c>
       <c r="F9" s="35">
-        <v>28.554438880971109</v>
+        <v>28.551941725395778</v>
       </c>
       <c r="G9" s="35">
-        <v>28.632467171698998</v>
+        <v>28.629930342855143</v>
       </c>
       <c r="H9" s="35">
-        <v>28.602204535087843</v>
+        <v>28.599732501604919</v>
       </c>
       <c r="I9" s="35">
-        <v>29.585275289415119</v>
+        <v>29.583108120641562</v>
       </c>
       <c r="J9" s="35">
-        <v>29.817500047805243</v>
+        <v>29.815512739591597</v>
       </c>
       <c r="K9" s="35">
-        <v>30.781153565957219</v>
+        <v>30.783962074073518</v>
       </c>
       <c r="L9" s="35">
-        <v>31.368899870691667</v>
+        <v>31.376310275242172</v>
       </c>
       <c r="M9" s="35">
-        <v>30.095251343319628</v>
+        <v>30.107074058784107</v>
       </c>
       <c r="N9" s="35">
-        <v>24.545169024743402</v>
+        <v>24.561589895780799</v>
       </c>
       <c r="O9" s="35">
-        <v>26.807152373219818</v>
+        <v>26.827989103999535</v>
       </c>
       <c r="P9" s="35">
-        <v>23.591804660686108</v>
+        <v>23.512052891349349</v>
       </c>
       <c r="Q9" s="35">
-        <v>22.945227977049147</v>
+        <v>22.871811307070701</v>
       </c>
       <c r="R9" s="35">
-        <v>23.079363491878066</v>
+        <v>23.006183191161607</v>
       </c>
       <c r="S9" s="35">
-        <v>23.105296067965636</v>
+        <v>23.031927545567115</v>
       </c>
       <c r="T9" s="35">
-        <v>22.759201125144529</v>
+        <v>22.674223909154883</v>
       </c>
       <c r="U9" s="35">
-        <v>22.681304211877773</v>
+        <v>22.586056829079048</v>
       </c>
       <c r="V9" s="35">
-        <v>22.313708804813317</v>
+        <v>22.209633389539892</v>
       </c>
       <c r="W9" s="36">
-        <v>21.328389039361859</v>
+        <v>21.225543557792644</v>
       </c>
       <c r="X9" s="35">
-        <v>20.765009795014922</v>
+        <v>20.674519622675724</v>
       </c>
       <c r="Y9" s="35">
-        <v>20.401202707640557</v>
+        <v>20.320848441035196</v>
       </c>
       <c r="Z9" s="35">
-        <v>20.042895424413356</v>
+        <v>19.957655627401561</v>
       </c>
       <c r="AA9" s="35">
-        <v>19.71763982495585</v>
+        <v>19.627324478650586</v>
       </c>
       <c r="AB9" s="35">
-        <v>19.680619989720199</v>
+        <v>19.597685830118536</v>
       </c>
       <c r="AC9" s="35">
-        <v>19.188807786259854</v>
+        <v>19.107044987904985</v>
       </c>
       <c r="AD9" s="35">
-        <v>18.899850361649452</v>
+        <v>18.814072022888173</v>
       </c>
       <c r="AE9" s="35">
-        <v>18.432008875333207</v>
+        <v>18.35978330776992</v>
       </c>
       <c r="AF9" s="37">
-        <v>18.452527831093466</v>
+        <v>18.563429909435651</v>
       </c>
       <c r="AG9" s="36">
-        <v>17.646230479970313</v>
+        <v>17.698798516155779</v>
       </c>
       <c r="AH9" s="36">
-        <v>17.227885754370661</v>
+        <v>17.293538231869611</v>
       </c>
       <c r="AI9" s="35">
-        <v>16.848486447472283</v>
+        <v>16.849676464687668</v>
       </c>
       <c r="AJ9" s="35">
-        <v>16.61559194127712</v>
+        <v>16.820244766947223</v>
       </c>
       <c r="AK9" s="35">
-        <v>16.09578452940298</v>
-[...2 lines deleted...]
-        <v>15.804699819595495</v>
+        <v>16.044111753722262</v>
+      </c>
+      <c r="AL9" s="35">
+        <v>15.176240012468961</v>
+      </c>
+      <c r="AM9" s="38">
+        <v>14.768080538822886</v>
       </c>
     </row>
-    <row r="10" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1">
+    <row r="10" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1">
       <c r="B10" s="39" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="40"/>
       <c r="D10" s="41" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="42">
         <v>13.409950442681184</v>
       </c>
       <c r="F10" s="43">
         <v>14.605139090759387</v>
       </c>
       <c r="G10" s="43">
         <v>14.969798323589462</v>
       </c>
       <c r="H10" s="43">
         <v>15.387123428309874</v>
       </c>
       <c r="I10" s="43">
         <v>17.94934837726732</v>
       </c>
       <c r="J10" s="35">
         <v>21.548602227782816</v>
       </c>
       <c r="K10" s="35">
-        <v>21.101399048100035</v>
+        <v>21.101694724718492</v>
       </c>
       <c r="L10" s="35">
-        <v>21.025107690303869</v>
+        <v>21.025784326574005</v>
       </c>
       <c r="M10" s="35">
-        <v>20.470921455792006</v>
+        <v>20.471845401065924</v>
       </c>
       <c r="N10" s="35">
-        <v>21.014211965589823</v>
+        <v>21.015296951052502</v>
       </c>
       <c r="O10" s="35">
-        <v>19.794699210012272</v>
+        <v>19.796229552116515</v>
       </c>
       <c r="P10" s="35">
-        <v>16.901788263525905</v>
+        <v>16.903682063588445</v>
       </c>
       <c r="Q10" s="35">
-        <v>14.183287315848558</v>
+        <v>14.185846234933821</v>
       </c>
       <c r="R10" s="35">
-        <v>14.140783673039683</v>
+        <v>14.143923388003584</v>
       </c>
       <c r="S10" s="35">
-        <v>10.825296415664909</v>
+        <v>10.828791964962758</v>
       </c>
       <c r="T10" s="35">
-        <v>10.788332950634143</v>
+        <v>10.792182827184506</v>
       </c>
       <c r="U10" s="35">
-        <v>11.786039835212891</v>
+        <v>11.790940414535328</v>
       </c>
       <c r="V10" s="35">
-        <v>12.896071407874869</v>
+        <v>12.903025352289397</v>
       </c>
       <c r="W10" s="36">
-        <v>14.396746946663784</v>
+        <v>14.405632988698175</v>
       </c>
       <c r="X10" s="35">
-        <v>15.120368203562144</v>
+        <v>15.130816281641238</v>
       </c>
       <c r="Y10" s="35">
-        <v>16.666858265388434</v>
+        <v>16.679773890880341</v>
       </c>
       <c r="Z10" s="35">
-        <v>18.417221888496844</v>
+        <v>18.431072345080498</v>
       </c>
       <c r="AA10" s="35">
-        <v>20.287088186042809</v>
+        <v>20.271135231509277</v>
       </c>
       <c r="AB10" s="35">
-        <v>22.044881924762016</v>
+        <v>21.980489121668999</v>
       </c>
       <c r="AC10" s="35">
-        <v>24.258399616204187</v>
+        <v>24.077154619948875</v>
       </c>
       <c r="AD10" s="35">
-        <v>26.757064060779033</v>
+        <v>26.411556247753303</v>
       </c>
       <c r="AE10" s="35">
-        <v>28.421065688868243</v>
+        <v>27.783937672713538</v>
       </c>
       <c r="AF10" s="37">
-        <v>29.434259062251879</v>
+        <v>28.484855849018984</v>
       </c>
       <c r="AG10" s="36">
-        <v>30.422771054508264</v>
+        <v>29.031745945929103</v>
       </c>
       <c r="AH10" s="36">
-        <v>31.979085792972548</v>
+        <v>30.137961470387822</v>
       </c>
       <c r="AI10" s="35">
-        <v>33.187412989902931</v>
+        <v>30.86852434815513</v>
       </c>
       <c r="AJ10" s="35">
-        <v>33.772286967153612</v>
+        <v>31.010277074337885</v>
       </c>
       <c r="AK10" s="35">
-        <v>32.989504179261367</v>
-[...2 lines deleted...]
-        <v>31.698063854017601</v>
+        <v>29.800107971182925</v>
+      </c>
+      <c r="AL10" s="35">
+        <v>28.541195542478587</v>
+      </c>
+      <c r="AM10" s="38">
+        <v>27.576993324009528</v>
       </c>
     </row>
-    <row r="11" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1">
+    <row r="11" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1">
       <c r="B11" s="39" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="40"/>
       <c r="D11" s="41" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="42">
         <v>6.1626906868954832</v>
       </c>
       <c r="F11" s="43">
         <v>7.0307685898338184</v>
       </c>
       <c r="G11" s="43">
         <v>7.1129847887185633</v>
       </c>
       <c r="H11" s="43">
         <v>10.133720279921263</v>
       </c>
       <c r="I11" s="43">
         <v>12.408127704069447</v>
       </c>
       <c r="J11" s="35">
         <v>16.209872738396925</v>
       </c>
@@ -2482,55 +2501,58 @@
       </c>
       <c r="AD11" s="35">
         <v>3.0165629381918975</v>
       </c>
       <c r="AE11" s="35">
         <v>3.0758096309588026</v>
       </c>
       <c r="AF11" s="37">
         <v>3.191878920096396</v>
       </c>
       <c r="AG11" s="36">
         <v>3.200195166365452</v>
       </c>
       <c r="AH11" s="36">
         <v>3.1563455017575821</v>
       </c>
       <c r="AI11" s="35">
         <v>3.2141757339196442</v>
       </c>
       <c r="AJ11" s="35">
         <v>2.9048387080504705</v>
       </c>
       <c r="AK11" s="35">
         <v>3.0485233249292114</v>
       </c>
-      <c r="AL11" s="38">
-        <v>3.0549320816555414</v>
+      <c r="AL11" s="35">
+        <v>3.0545569587395418</v>
+      </c>
+      <c r="AM11" s="38">
+        <v>2.4813175228519539</v>
       </c>
     </row>
-    <row r="12" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1">
+    <row r="12" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1">
       <c r="B12" s="44" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="45"/>
       <c r="D12" s="46">
         <v>22800</v>
       </c>
       <c r="E12" s="47">
         <v>13.763755119005243</v>
       </c>
       <c r="F12" s="48">
         <v>15.22243662610977</v>
       </c>
       <c r="G12" s="48">
         <v>16.757194079639088</v>
       </c>
       <c r="H12" s="48">
         <v>16.825370768865593</v>
       </c>
       <c r="I12" s="48">
         <v>16.091877786636079</v>
       </c>
       <c r="J12" s="35">
         <v>17.62435386277059</v>
       </c>
@@ -2593,55 +2615,58 @@
       </c>
       <c r="AD12" s="35">
         <v>2.3731696473372179</v>
       </c>
       <c r="AE12" s="35">
         <v>2.4076623510645736</v>
       </c>
       <c r="AF12" s="37">
         <v>2.3242904780819074</v>
       </c>
       <c r="AG12" s="36">
         <v>2.2712458786620675</v>
       </c>
       <c r="AH12" s="36">
         <v>2.2044205863835939</v>
       </c>
       <c r="AI12" s="35">
         <v>2.2417014554793333</v>
       </c>
       <c r="AJ12" s="35">
         <v>2.2335937727405817</v>
       </c>
       <c r="AK12" s="35">
         <v>2.1449303477767936</v>
       </c>
-      <c r="AL12" s="38">
-        <v>2.0668426914069955</v>
+      <c r="AL12" s="35">
+        <v>2.0684171914069958</v>
+      </c>
+      <c r="AM12" s="38">
+        <v>2.0065509003273672</v>
       </c>
     </row>
-    <row r="13" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1" thickBot="1">
+    <row r="13" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1" thickBot="1">
       <c r="B13" s="49" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="50"/>
       <c r="D13" s="51">
         <v>17200</v>
       </c>
       <c r="E13" s="52">
         <v>2.7969977540117149E-2</v>
       </c>
       <c r="F13" s="53">
         <v>2.7969977540117149E-2</v>
       </c>
       <c r="G13" s="53">
         <v>2.7969977540117149E-2</v>
       </c>
       <c r="H13" s="53">
         <v>3.7293303386822858E-2</v>
       </c>
       <c r="I13" s="53">
         <v>6.5263280926940018E-2</v>
       </c>
       <c r="J13" s="35">
         <v>0.17248152816405571</v>
       </c>
@@ -2704,247 +2729,253 @@
       </c>
       <c r="AD13" s="35">
         <v>0.5244329548988913</v>
       </c>
       <c r="AE13" s="35">
         <v>0.581527608424658</v>
       </c>
       <c r="AF13" s="37">
         <v>0.40684616542731</v>
       </c>
       <c r="AG13" s="36">
         <v>0.27606154339246031</v>
       </c>
       <c r="AH13" s="36">
         <v>0.25683207867112112</v>
       </c>
       <c r="AI13" s="35">
         <v>0.29279076448579788</v>
       </c>
       <c r="AJ13" s="35">
         <v>0.33152627938079832</v>
       </c>
       <c r="AK13" s="35">
         <v>0.33630302931050926</v>
       </c>
-      <c r="AL13" s="38">
+      <c r="AL13" s="35">
         <v>0.20609157438430054</v>
       </c>
+      <c r="AM13" s="38">
+        <v>0.17964896456860435</v>
+      </c>
     </row>
-    <row r="14" spans="1:38" s="8" customFormat="1" ht="45.75" customHeight="1" thickTop="1" thickBot="1">
+    <row r="14" spans="1:39" s="8" customFormat="1" ht="45.75" customHeight="1" thickTop="1" thickBot="1">
       <c r="B14" s="69" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="70"/>
       <c r="D14" s="54"/>
       <c r="E14" s="55">
-        <v>1272.4663975277192</v>
+        <v>1272.0575847218931</v>
       </c>
       <c r="F14" s="56">
-        <v>1286.477099302112</v>
+        <v>1286.1154695539458</v>
       </c>
       <c r="G14" s="56">
-        <v>1297.0896194399168</v>
+        <v>1296.6024972619432</v>
       </c>
       <c r="H14" s="56">
-        <v>1293.2112879915849</v>
+        <v>1292.6263092925599</v>
       </c>
       <c r="I14" s="56">
-        <v>1352.1837349635277</v>
+        <v>1351.2226099277157</v>
       </c>
       <c r="J14" s="56">
-        <v>1372.7394746454563</v>
+        <v>1371.6041425542564</v>
       </c>
       <c r="K14" s="56">
-        <v>1385.8042173966187</v>
+        <v>1384.7504107467951</v>
       </c>
       <c r="L14" s="56">
-        <v>1376.9386153393389</v>
+        <v>1375.5913614068884</v>
       </c>
       <c r="M14" s="56">
-        <v>1328.6653974816727</v>
+        <v>1327.2082008657521</v>
       </c>
       <c r="N14" s="56">
-        <v>1352.6928643548922</v>
+        <v>1351.4214823393561</v>
       </c>
       <c r="O14" s="56">
-        <v>1371.6815207080665</v>
+        <v>1370.5490131306808</v>
       </c>
       <c r="P14" s="56">
-        <v>1346.5279706219624</v>
+        <v>1345.258189477953</v>
       </c>
       <c r="Q14" s="56">
-        <v>1370.7266397164483</v>
+        <v>1369.4672843505487</v>
       </c>
       <c r="R14" s="56">
-        <v>1377.5076317176042</v>
+        <v>1376.026617016814</v>
       </c>
       <c r="S14" s="56">
-        <v>1369.4285209785251</v>
+        <v>1367.8735035747814</v>
       </c>
       <c r="T14" s="56">
-        <v>1376.2911844668495</v>
+        <v>1374.7162312150351</v>
       </c>
       <c r="U14" s="56">
-        <v>1353.8834671357956</v>
+        <v>1352.3143835919893</v>
       </c>
       <c r="V14" s="56">
-        <v>1387.9639804328206</v>
+        <v>1386.1927848500625</v>
       </c>
       <c r="W14" s="57">
-        <v>1314.2648712764176</v>
+        <v>1312.3481377953651</v>
       </c>
       <c r="X14" s="56">
-        <v>1241.5679700401374</v>
+        <v>1240.0991040436554</v>
       </c>
       <c r="Y14" s="56">
-        <v>1293.4211691295659</v>
+        <v>1291.7255078247622</v>
       </c>
       <c r="Z14" s="56">
-        <v>1343.0148115548079</v>
+        <v>1341.5052426838395</v>
       </c>
       <c r="AA14" s="56">
-        <v>1384.1080365928592</v>
+        <v>1382.4650172518918</v>
       </c>
       <c r="AB14" s="56">
-        <v>1395.3613395137197</v>
+        <v>1393.5462917702594</v>
       </c>
       <c r="AC14" s="56">
-        <v>1344.4226447564233</v>
+        <v>1342.544007001926</v>
       </c>
       <c r="AD14" s="56">
-        <v>1305.4335232838039</v>
+        <v>1303.2355472018344</v>
       </c>
       <c r="AE14" s="56">
-        <v>1286.6601765645764</v>
+        <v>1284.1964522934143</v>
       </c>
       <c r="AF14" s="58">
-        <v>1271.7828630024503</v>
+        <v>1269.0319128567749</v>
       </c>
       <c r="AG14" s="57">
-        <v>1225.4027535523278</v>
+        <v>1222.1840739849058</v>
       </c>
       <c r="AH14" s="57">
-        <v>1189.5949170352869</v>
+        <v>1185.7295205316709</v>
       </c>
       <c r="AI14" s="56">
-        <v>1125.3038258598253</v>
+        <v>1121.4124383071787</v>
       </c>
       <c r="AJ14" s="56">
-        <v>1146.5509636994711</v>
+        <v>1142.3843800162435</v>
       </c>
       <c r="AK14" s="56">
-        <v>1115.8783712077193</v>
-[...2 lines deleted...]
-        <v>1070.9394494006924</v>
+        <v>1110.763912597846</v>
+      </c>
+      <c r="AL14" s="56">
+        <v>1066.7457465910732</v>
+      </c>
+      <c r="AM14" s="59">
+        <v>1046.4063730817754</v>
       </c>
     </row>
-    <row r="15" spans="1:38" s="8" customFormat="1" ht="13.5">
+    <row r="15" spans="1:39" s="8" customFormat="1" ht="13.5">
       <c r="B15" s="60" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="60"/>
       <c r="D15" s="61"/>
       <c r="E15" s="62"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="63"/>
       <c r="W15" s="63"/>
       <c r="X15" s="63"/>
       <c r="Y15" s="63"/>
       <c r="Z15" s="63"/>
       <c r="AA15" s="63"/>
       <c r="AB15" s="63"/>
       <c r="AC15" s="63"/>
       <c r="AD15" s="63"/>
       <c r="AE15" s="63"/>
       <c r="AF15" s="63"/>
     </row>
-    <row r="16" spans="1:38" s="8" customFormat="1" ht="13.5">
+    <row r="16" spans="1:39" s="8" customFormat="1" ht="13.5">
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="64"/>
       <c r="E16" s="62"/>
       <c r="F16" s="65"/>
       <c r="G16" s="65"/>
       <c r="H16" s="65"/>
       <c r="I16" s="65"/>
       <c r="J16" s="65"/>
       <c r="K16" s="65"/>
       <c r="L16" s="65"/>
       <c r="M16" s="65"/>
       <c r="N16" s="65"/>
       <c r="O16" s="65"/>
       <c r="P16" s="65"/>
       <c r="Q16" s="65"/>
       <c r="R16" s="65"/>
       <c r="S16" s="65"/>
       <c r="T16" s="65"/>
       <c r="U16" s="65"/>
       <c r="V16" s="63"/>
       <c r="W16" s="63"/>
       <c r="X16" s="63"/>
       <c r="Y16" s="63"/>
       <c r="Z16" s="63"/>
       <c r="AA16" s="63"/>
       <c r="AB16" s="63"/>
       <c r="AC16" s="63"/>
       <c r="AD16" s="63"/>
       <c r="AE16" s="63"/>
       <c r="AF16" s="63"/>
     </row>
     <row r="17" spans="2:4">
       <c r="B17" s="66" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="66"/>
     </row>
     <row r="19" spans="2:4">
       <c r="D19" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:X1"/>
     <mergeCell ref="B14:C14"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="B5:AL13">
+  <conditionalFormatting sqref="B5:AM13">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" verticalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R2-12</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>