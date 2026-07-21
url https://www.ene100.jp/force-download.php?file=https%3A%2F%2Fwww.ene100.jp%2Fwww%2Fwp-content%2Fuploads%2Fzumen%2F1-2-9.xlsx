--- v0 (2025-10-06)
+++ v1 (2026-07-21)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\1章\1-2-9\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-9\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{319C064E-2354-4DAA-910B-BFC05A6FFDF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EB1E3EA-958C-43F3-BF39-DCF6E17A5506}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="1470" windowWidth="18180" windowHeight="14730" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-9" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>一次エネルギー国内供給（PJ）</t>
     <rPh sb="0" eb="2">
       <t>イチジ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コクナイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キョウキュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電力化率</t>
     <rPh sb="0" eb="3">
       <t>デンリョクカ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>リツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>一次エネルギーに占める電力の比率（電力化率）</t>
@@ -228,50 +228,57 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>15</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>J）は原油約25,800klの熱量に相当（PJ：ペタジュール）</t>
     </r>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2023年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2024年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -973,54 +980,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I36"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I28" sqref="I28"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="7.125" style="6" customWidth="1"/>
     <col min="2" max="2" width="11" style="7" customWidth="1"/>
     <col min="3" max="3" width="31.625" style="6" customWidth="1"/>
     <col min="4" max="4" width="20.375" style="6" customWidth="1"/>
     <col min="5" max="5" width="10.875" style="7" customWidth="1"/>
     <col min="6" max="16384" width="11" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="48.95" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="1"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="5"/>
     </row>
@@ -1325,66 +1332,78 @@
     </row>
     <row r="28" spans="2:5" ht="25.5" customHeight="1" thickBot="1">
       <c r="B28" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="22">
         <v>18314.495464774733</v>
       </c>
       <c r="D28" s="23">
         <v>0.47155202763534571</v>
       </c>
       <c r="E28" s="6"/>
     </row>
     <row r="29" spans="2:5" ht="25.5" customHeight="1" thickBot="1">
       <c r="B29" s="21" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="22">
         <v>17575.483987696185</v>
       </c>
       <c r="D29" s="23">
         <v>0.48902478856348075</v>
       </c>
       <c r="E29" s="6"/>
     </row>
-    <row r="31" spans="2:5">
-      <c r="B31" s="24" t="s">
+    <row r="30" spans="2:5" ht="25.5" customHeight="1" thickBot="1">
+      <c r="B30" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="22">
+        <v>17394.337851312939</v>
+      </c>
+      <c r="D30" s="23">
+        <v>0.48577733780081317</v>
+      </c>
+      <c r="E30" s="6"/>
+    </row>
+    <row r="32" spans="2:5">
+      <c r="B32" s="24" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="33" spans="2:3">
-      <c r="B33" s="24" t="s">
+    <row r="34" spans="2:3">
+      <c r="B34" s="24" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="36" spans="2:3">
-      <c r="C36" s="25"/>
+    <row r="37" spans="2:3">
+      <c r="C37" s="25"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="B4:D29">
+  <conditionalFormatting sqref="B4:D30">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="21" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>