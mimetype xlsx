--- v0 (2025-11-04)
+++ v1 (2026-08-05)
@@ -1,103 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-8\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-8\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0BD73AF-BC6D-44FC-A726-9D7588C0959B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB08D826-B6FC-41FF-A869-3AE8488AB5B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13950" yWindow="1425" windowWidth="13275" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="31(日-11)1-2-8" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I39" i="1" l="1"/>
+  <c r="I40" i="1" l="1"/>
+  <c r="I36" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="I43" i="1"/>
+  <c r="I39" i="1"/>
   <c r="I35" i="1"/>
-  <c r="I31" i="1"/>
+  <c r="I34" i="1" l="1"/>
+  <c r="I38" i="1"/>
   <c r="I42" i="1"/>
-  <c r="I38" i="1"/>
-[...1 lines deleted...]
-  <c r="I33" i="1" l="1"/>
+  <c r="I33" i="1"/>
   <c r="I37" i="1"/>
   <c r="I41" i="1"/>
-  <c r="I32" i="1"/>
-[...1 lines deleted...]
-  <c r="I40" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="40">
   <si>
     <t>発電設備容量の実績</t>
     <rPh sb="0" eb="2">
       <t>ハツデン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>セツビ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ヨウリョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジッセキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>〈実績〉</t>
     <rPh sb="1" eb="3">
       <t>ジッセキ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>（万kW)</t>
@@ -357,50 +368,57 @@
     </rPh>
     <rPh sb="36" eb="38">
       <t>イコウ</t>
     </rPh>
     <rPh sb="63" eb="65">
       <t>サクセイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2022年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2023年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2024年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2025年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
@@ -864,51 +882,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1016,117 +1034,141 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="20" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="21" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="11" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="11" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="3" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="3" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="3" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="38" fontId="11" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="11" fillId="2" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="2" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="38" fontId="11" fillId="0" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_2012・1章" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1476,54 +1518,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K115"/>
+  <dimension ref="A1:K117"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O42" sqref="O42"/>
+      <selection activeCell="L51" sqref="L51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="10" width="8.625" style="1" customWidth="1"/>
     <col min="11" max="251" width="11" style="1"/>
     <col min="252" max="252" width="2.625" style="1" customWidth="1"/>
     <col min="253" max="266" width="8.625" style="1" customWidth="1"/>
     <col min="267" max="507" width="11" style="1"/>
     <col min="508" max="508" width="2.625" style="1" customWidth="1"/>
     <col min="509" max="522" width="8.625" style="1" customWidth="1"/>
     <col min="523" max="763" width="11" style="1"/>
     <col min="764" max="764" width="2.625" style="1" customWidth="1"/>
     <col min="765" max="778" width="8.625" style="1" customWidth="1"/>
     <col min="779" max="1019" width="11" style="1"/>
     <col min="1020" max="1020" width="2.625" style="1" customWidth="1"/>
     <col min="1021" max="1034" width="8.625" style="1" customWidth="1"/>
     <col min="1035" max="1275" width="11" style="1"/>
     <col min="1276" max="1276" width="2.625" style="1" customWidth="1"/>
     <col min="1277" max="1290" width="8.625" style="1" customWidth="1"/>
     <col min="1291" max="1531" width="11" style="1"/>
     <col min="1532" max="1532" width="2.625" style="1" customWidth="1"/>
     <col min="1533" max="1546" width="8.625" style="1" customWidth="1"/>
     <col min="1547" max="1787" width="11" style="1"/>
@@ -1679,131 +1721,131 @@
     <col min="14347" max="14587" width="11" style="1"/>
     <col min="14588" max="14588" width="2.625" style="1" customWidth="1"/>
     <col min="14589" max="14602" width="8.625" style="1" customWidth="1"/>
     <col min="14603" max="14843" width="11" style="1"/>
     <col min="14844" max="14844" width="2.625" style="1" customWidth="1"/>
     <col min="14845" max="14858" width="8.625" style="1" customWidth="1"/>
     <col min="14859" max="15099" width="11" style="1"/>
     <col min="15100" max="15100" width="2.625" style="1" customWidth="1"/>
     <col min="15101" max="15114" width="8.625" style="1" customWidth="1"/>
     <col min="15115" max="15355" width="11" style="1"/>
     <col min="15356" max="15356" width="2.625" style="1" customWidth="1"/>
     <col min="15357" max="15370" width="8.625" style="1" customWidth="1"/>
     <col min="15371" max="15611" width="11" style="1"/>
     <col min="15612" max="15612" width="2.625" style="1" customWidth="1"/>
     <col min="15613" max="15626" width="8.625" style="1" customWidth="1"/>
     <col min="15627" max="15867" width="11" style="1"/>
     <col min="15868" max="15868" width="2.625" style="1" customWidth="1"/>
     <col min="15869" max="15882" width="8.625" style="1" customWidth="1"/>
     <col min="15883" max="16123" width="11" style="1"/>
     <col min="16124" max="16124" width="2.625" style="1" customWidth="1"/>
     <col min="16125" max="16138" width="8.625" style="1" customWidth="1"/>
     <col min="16139" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="28.5" customHeight="1">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...6 lines deleted...]
-      <c r="I1" s="57"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
     </row>
     <row r="3" spans="1:11" ht="15" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="4"/>
       <c r="B4" s="39"/>
-      <c r="C4" s="58" t="s">
+      <c r="C4" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="60" t="s">
+      <c r="D4" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="60" t="s">
+      <c r="E4" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="60" t="s">
+      <c r="F4" s="75" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="60" t="s">
+      <c r="G4" s="75" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="62" t="s">
+      <c r="H4" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="64" t="s">
+      <c r="I4" s="71" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
     </row>
     <row r="5" spans="1:11" ht="15" thickBot="1">
       <c r="A5" s="4"/>
       <c r="B5" s="40"/>
-      <c r="C5" s="59"/>
-[...5 lines deleted...]
-      <c r="I5" s="65"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="72"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="4"/>
       <c r="B6" s="41" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="32">
         <v>4119</v>
       </c>
       <c r="D6" s="29">
         <v>4198</v>
       </c>
       <c r="E6" s="30">
         <v>2014</v>
       </c>
       <c r="F6" s="30">
         <v>4431</v>
       </c>
       <c r="G6" s="30">
         <v>5321</v>
       </c>
       <c r="H6" s="29">
         <v>49</v>
@@ -2316,987 +2358,1039 @@
         <v>3308</v>
       </c>
       <c r="D24" s="52">
         <v>4919</v>
       </c>
       <c r="E24" s="52">
         <v>5065</v>
       </c>
       <c r="F24" s="52">
         <v>7912</v>
       </c>
       <c r="G24" s="52">
         <v>2162</v>
       </c>
       <c r="H24" s="52">
         <v>8490</v>
       </c>
       <c r="I24" s="53">
         <v>31856</v>
       </c>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="4"/>
-      <c r="B25" s="66" t="s">
+      <c r="B25" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="C25" s="67">
+      <c r="C25" s="58">
         <v>3308</v>
       </c>
-      <c r="D25" s="68">
+      <c r="D25" s="59">
         <v>4926</v>
       </c>
-      <c r="E25" s="68">
+      <c r="E25" s="59">
         <v>5221</v>
       </c>
-      <c r="F25" s="68">
+      <c r="F25" s="59">
         <v>7942</v>
       </c>
-      <c r="G25" s="68">
+      <c r="G25" s="59">
         <v>1717</v>
       </c>
-      <c r="H25" s="68">
+      <c r="H25" s="59">
         <v>9030</v>
       </c>
-      <c r="I25" s="69">
+      <c r="I25" s="60">
         <v>32144</v>
       </c>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
     </row>
     <row r="26" spans="1:11" ht="15" thickBot="1">
       <c r="A26" s="4"/>
-      <c r="B26" s="70" t="s">
+      <c r="B26" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="C26" s="71">
+      <c r="C26" s="62">
         <v>3308</v>
       </c>
-      <c r="D26" s="72">
+      <c r="D26" s="63">
         <v>4937</v>
       </c>
-      <c r="E26" s="72">
+      <c r="E26" s="63">
         <v>5246</v>
       </c>
-      <c r="F26" s="72">
+      <c r="F26" s="63">
         <v>7998</v>
       </c>
-      <c r="G26" s="72">
+      <c r="G26" s="63">
         <v>1552</v>
       </c>
-      <c r="H26" s="72">
+      <c r="H26" s="63">
         <v>9375</v>
       </c>
-      <c r="I26" s="73">
+      <c r="I26" s="64">
         <v>32416</v>
       </c>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:11" ht="15" thickBot="1">
       <c r="A27" s="4"/>
-      <c r="B27" s="22"/>
-[...6 lines deleted...]
-      <c r="I27" s="16"/>
+      <c r="B27" s="80" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="81">
+        <v>3308</v>
+      </c>
+      <c r="D27" s="82">
+        <v>4948</v>
+      </c>
+      <c r="E27" s="82">
+        <v>5138</v>
+      </c>
+      <c r="F27" s="82">
+        <v>7845</v>
+      </c>
+      <c r="G27" s="82">
+        <v>1220</v>
+      </c>
+      <c r="H27" s="82">
+        <v>9906</v>
+      </c>
+      <c r="I27" s="83">
+        <v>32365</v>
+      </c>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
     </row>
-    <row r="28" spans="1:11" ht="15" thickBot="1">
+    <row r="28" spans="1:11">
       <c r="A28" s="4"/>
-      <c r="B28" s="25" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B28" s="22"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="16"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:11" ht="15" thickBot="1">
       <c r="A29" s="4"/>
-      <c r="B29" s="39"/>
-      <c r="C29" s="58" t="s">
+      <c r="B29" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="4"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="D29" s="60" t="s">
+      <c r="D30" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="E29" s="60" t="s">
+      <c r="E30" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="F29" s="60" t="s">
+      <c r="F30" s="75" t="s">
         <v>22</v>
       </c>
-      <c r="G29" s="60" t="s">
+      <c r="G30" s="75" t="s">
         <v>31</v>
       </c>
-      <c r="H29" s="62" t="s">
+      <c r="H30" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="I29" s="64" t="s">
+      <c r="I30" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="J29" s="17"/>
-[...12 lines deleted...]
-      <c r="J30" s="4"/>
+      <c r="J30" s="17"/>
       <c r="K30" s="4"/>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:11" ht="15" thickBot="1">
       <c r="A31" s="4"/>
-      <c r="B31" s="41" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B31" s="40"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="72"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="4"/>
-      <c r="B32" s="49" t="s">
+      <c r="B32" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" s="46">
+        <v>20.5</v>
+      </c>
+      <c r="D32" s="44">
+        <v>20.9</v>
+      </c>
+      <c r="E32" s="44">
+        <v>10</v>
+      </c>
+      <c r="F32" s="44">
+        <v>22</v>
+      </c>
+      <c r="G32" s="44">
+        <v>26.4</v>
+      </c>
+      <c r="H32" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="I32" s="45">
+        <f t="shared" ref="I32:I43" si="0">IF(I6="","",ROUND(I6/$I6*100,1))</f>
+        <v>100</v>
+      </c>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="4"/>
+      <c r="B33" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="C32" s="47">
+      <c r="C33" s="47">
         <v>19.600000000000001</v>
       </c>
-      <c r="D32" s="19">
+      <c r="D33" s="19">
         <v>19.5</v>
       </c>
-      <c r="E32" s="19">
+      <c r="E33" s="19">
         <v>12.8</v>
       </c>
-      <c r="F32" s="19">
+      <c r="F33" s="19">
         <v>25</v>
       </c>
-      <c r="G32" s="19">
+      <c r="G33" s="19">
         <v>22.9</v>
       </c>
-      <c r="H32" s="19">
+      <c r="H33" s="19">
         <v>0.2</v>
       </c>
-      <c r="I32" s="27">
+      <c r="I33" s="27">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J32" s="4"/>
-[...4 lines deleted...]
-      <c r="B33" s="43" t="s">
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="4"/>
+      <c r="B34" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="C33" s="48">
+      <c r="C34" s="48">
         <v>20.8</v>
       </c>
-      <c r="D33" s="18">
+      <c r="D34" s="18">
         <v>19.100000000000001</v>
       </c>
-      <c r="E33" s="18">
+      <c r="E34" s="18">
         <v>15.8</v>
       </c>
-      <c r="F33" s="18">
+      <c r="F34" s="18">
         <v>24.6</v>
       </c>
-      <c r="G33" s="18">
+      <c r="G34" s="18">
         <v>19.5</v>
       </c>
-      <c r="H33" s="18">
+      <c r="H34" s="18">
         <v>0.2</v>
       </c>
-      <c r="I33" s="26">
+      <c r="I34" s="26">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J33" s="4"/>
-[...4 lines deleted...]
-      <c r="B34" s="49" t="s">
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="4"/>
+      <c r="B35" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="C34" s="47">
+      <c r="C35" s="47">
         <v>20.8</v>
       </c>
-      <c r="D34" s="19">
+      <c r="D35" s="19">
         <v>19.3</v>
       </c>
-      <c r="E34" s="19">
+      <c r="E35" s="19">
         <v>15.7</v>
       </c>
-      <c r="F34" s="19">
+      <c r="F35" s="19">
         <v>24.2</v>
       </c>
-      <c r="G34" s="19">
+      <c r="G35" s="19">
         <v>19.7</v>
       </c>
-      <c r="H34" s="19">
+      <c r="H35" s="19">
         <v>0.2</v>
       </c>
-      <c r="I34" s="27">
+      <c r="I35" s="27">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J34" s="4"/>
-[...4 lines deleted...]
-      <c r="B35" s="43" t="s">
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="4"/>
+      <c r="B36" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="C35" s="48">
+      <c r="C36" s="48">
         <v>20.100000000000001</v>
       </c>
-      <c r="D35" s="18">
+      <c r="D36" s="18">
         <v>19.5</v>
       </c>
-      <c r="E35" s="18">
+      <c r="E36" s="18">
         <v>15.7</v>
       </c>
-      <c r="F35" s="18">
+      <c r="F36" s="18">
         <v>25.1</v>
       </c>
-      <c r="G35" s="18">
+      <c r="G36" s="18">
         <v>19.5</v>
       </c>
-      <c r="H35" s="18">
+      <c r="H36" s="18">
         <v>0.2</v>
       </c>
-      <c r="I35" s="26">
+      <c r="I36" s="26">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J35" s="4"/>
-[...4 lines deleted...]
-      <c r="B36" s="49" t="s">
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="4"/>
+      <c r="B37" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="C36" s="47">
+      <c r="C37" s="47">
         <v>20.2</v>
       </c>
-      <c r="D36" s="19">
+      <c r="D37" s="19">
         <v>19.100000000000001</v>
       </c>
-      <c r="E36" s="19">
+      <c r="E37" s="19">
         <v>15.7</v>
       </c>
-      <c r="F36" s="19">
+      <c r="F37" s="19">
         <v>25.5</v>
       </c>
-      <c r="G36" s="19">
+      <c r="G37" s="19">
         <v>19.100000000000001</v>
       </c>
-      <c r="H36" s="19">
+      <c r="H37" s="19">
         <v>0.2</v>
       </c>
-      <c r="I36" s="27">
+      <c r="I37" s="27">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J36" s="4"/>
-[...4 lines deleted...]
-      <c r="B37" s="43" t="s">
+      <c r="J37" s="4"/>
+      <c r="K37" s="4"/>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="4"/>
+      <c r="B38" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="C37" s="48">
+      <c r="C38" s="48">
         <v>20.100000000000001</v>
       </c>
-      <c r="D37" s="18">
+      <c r="D38" s="18">
         <v>19.2</v>
       </c>
-      <c r="E37" s="18">
+      <c r="E38" s="18">
         <v>16</v>
       </c>
-      <c r="F37" s="18">
+      <c r="F38" s="18">
         <v>25.7</v>
       </c>
-      <c r="G37" s="18">
+      <c r="G38" s="18">
         <v>18.899999999999999</v>
       </c>
-      <c r="H37" s="18">
+      <c r="H38" s="18">
         <v>0.2</v>
       </c>
-      <c r="I37" s="26">
+      <c r="I38" s="26">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J37" s="20"/>
-[...4 lines deleted...]
-      <c r="B38" s="49" t="s">
+      <c r="J38" s="20"/>
+      <c r="K38" s="4"/>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="4"/>
+      <c r="B39" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="C38" s="47">
+      <c r="C39" s="47">
         <v>20</v>
       </c>
-      <c r="D38" s="19">
+      <c r="D39" s="19">
         <v>19.2</v>
       </c>
-      <c r="E38" s="19">
+      <c r="E39" s="19">
         <v>15.8</v>
       </c>
-      <c r="F38" s="19">
+      <c r="F39" s="19">
         <v>25.9</v>
       </c>
-      <c r="G38" s="19">
+      <c r="G39" s="19">
         <v>19</v>
       </c>
-      <c r="H38" s="19">
+      <c r="H39" s="19">
         <v>0.2</v>
       </c>
-      <c r="I38" s="27">
+      <c r="I39" s="27">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J38" s="4"/>
-[...4 lines deleted...]
-      <c r="B39" s="43" t="s">
+      <c r="J39" s="4"/>
+      <c r="K39" s="4"/>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="4"/>
+      <c r="B40" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="C39" s="48">
+      <c r="C40" s="48">
         <v>18.7</v>
       </c>
-      <c r="D39" s="18">
+      <c r="D40" s="18">
         <v>19.2</v>
       </c>
-      <c r="E39" s="18">
+      <c r="E40" s="18">
         <v>15.7</v>
       </c>
-      <c r="F39" s="18">
+      <c r="F40" s="18">
         <v>27.1</v>
       </c>
-      <c r="G39" s="18">
+      <c r="G40" s="18">
         <v>18.8</v>
       </c>
-      <c r="H39" s="18">
+      <c r="H40" s="18">
         <v>0.4</v>
       </c>
-      <c r="I39" s="26">
+      <c r="I40" s="26">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J39" s="4"/>
-[...4 lines deleted...]
-      <c r="B40" s="49" t="s">
+      <c r="J40" s="4"/>
+      <c r="K40" s="4"/>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="4"/>
+      <c r="B41" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C40" s="47">
+      <c r="C41" s="47">
         <v>17.899999999999999</v>
       </c>
-      <c r="D40" s="19">
+      <c r="D41" s="19">
         <v>19.2</v>
       </c>
-      <c r="E40" s="19">
+      <c r="E41" s="19">
         <v>16.399999999999999</v>
       </c>
-      <c r="F40" s="19">
+      <c r="F41" s="19">
         <v>27.9</v>
       </c>
-      <c r="G40" s="19">
+      <c r="G41" s="19">
         <v>18</v>
       </c>
-      <c r="H40" s="19">
+      <c r="H41" s="19">
         <v>0.6</v>
       </c>
-      <c r="I40" s="27">
+      <c r="I41" s="27">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J40" s="4"/>
-[...4 lines deleted...]
-      <c r="B41" s="43" t="s">
+      <c r="J41" s="4"/>
+      <c r="K41" s="4"/>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="4"/>
+      <c r="B42" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="C41" s="48">
+      <c r="C42" s="48">
         <v>17.5</v>
       </c>
-      <c r="D41" s="18">
+      <c r="D42" s="18">
         <v>19</v>
       </c>
-      <c r="E41" s="18">
+      <c r="E42" s="18">
         <v>15.9</v>
       </c>
-      <c r="F41" s="18">
+      <c r="F42" s="18">
         <v>28.5</v>
       </c>
-      <c r="G41" s="18">
+      <c r="G42" s="18">
         <v>17.3</v>
       </c>
-      <c r="H41" s="18">
+      <c r="H42" s="18">
         <v>1.9</v>
       </c>
-      <c r="I41" s="26">
+      <c r="I42" s="26">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J41" s="4"/>
-[...4 lines deleted...]
-      <c r="B42" s="49" t="s">
+      <c r="J42" s="4"/>
+      <c r="K42" s="4"/>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="4"/>
+      <c r="B43" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="C42" s="47">
+      <c r="C43" s="47">
         <v>16.2</v>
       </c>
-      <c r="D42" s="19">
+      <c r="D43" s="19">
         <v>18.600000000000001</v>
       </c>
-      <c r="E42" s="19">
+      <c r="E43" s="19">
         <v>15.4</v>
       </c>
-      <c r="F42" s="19">
+      <c r="F43" s="19">
         <v>28.2</v>
       </c>
-      <c r="G42" s="19">
+      <c r="G43" s="19">
         <v>15.6</v>
       </c>
-      <c r="H42" s="19">
+      <c r="H43" s="19">
         <v>6</v>
       </c>
-      <c r="I42" s="27">
+      <c r="I43" s="27">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
-      <c r="J42" s="4"/>
-[...28 lines deleted...]
-      <c r="J43" s="20"/>
+      <c r="J43" s="4"/>
       <c r="K43" s="4"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="4"/>
-      <c r="B44" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D44" s="19">
+      <c r="B44" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C44" s="48">
+        <v>13</v>
+      </c>
+      <c r="D44" s="18">
         <v>16.3</v>
       </c>
-      <c r="E44" s="19">
+      <c r="E44" s="18">
         <v>14.4</v>
       </c>
-      <c r="F44" s="19">
-[...8 lines deleted...]
-      <c r="I44" s="27">
+      <c r="F44" s="18">
+        <v>27.3</v>
+      </c>
+      <c r="G44" s="18">
+        <v>13.1</v>
+      </c>
+      <c r="H44" s="18">
+        <v>16</v>
+      </c>
+      <c r="I44" s="26">
         <v>100</v>
       </c>
-      <c r="J44" s="4"/>
+      <c r="J44" s="20"/>
       <c r="K44" s="4"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="4"/>
-      <c r="B45" s="43" t="s">
-[...20 lines deleted...]
-      <c r="I45" s="26">
+      <c r="B45" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="C45" s="47">
+        <v>12.1</v>
+      </c>
+      <c r="D45" s="19">
+        <v>16.3</v>
+      </c>
+      <c r="E45" s="19">
+        <v>14.4</v>
+      </c>
+      <c r="F45" s="19">
+        <v>27.1</v>
+      </c>
+      <c r="G45" s="19">
+        <v>12.4</v>
+      </c>
+      <c r="H45" s="19">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="I45" s="27">
         <v>100</v>
       </c>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="4"/>
-      <c r="B46" s="49" t="s">
-[...20 lines deleted...]
-      <c r="I46" s="27">
+      <c r="B46" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C46" s="48">
+        <v>12.5</v>
+      </c>
+      <c r="D46" s="18">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="E46" s="18">
+        <v>14.1</v>
+      </c>
+      <c r="F46" s="18">
+        <v>26.8</v>
+      </c>
+      <c r="G46" s="18">
+        <v>11.6</v>
+      </c>
+      <c r="H46" s="18">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="I46" s="26">
         <v>100</v>
       </c>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="4"/>
-      <c r="B47" s="43" t="s">
-[...20 lines deleted...]
-      <c r="I47" s="26">
+      <c r="B47" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="47">
+        <v>10.8</v>
+      </c>
+      <c r="D47" s="19">
+        <v>16</v>
+      </c>
+      <c r="E47" s="19">
+        <v>15</v>
+      </c>
+      <c r="F47" s="19">
+        <v>27.3</v>
+      </c>
+      <c r="G47" s="19">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H47" s="19">
+        <v>21.2</v>
+      </c>
+      <c r="I47" s="27">
         <v>100</v>
       </c>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="4"/>
-      <c r="B48" s="49" t="s">
-[...20 lines deleted...]
-      <c r="I48" s="27">
+      <c r="B48" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" s="48">
+        <v>10.6</v>
+      </c>
+      <c r="D48" s="18">
+        <v>15.7</v>
+      </c>
+      <c r="E48" s="18">
+        <v>14.7</v>
+      </c>
+      <c r="F48" s="18">
+        <v>26.9</v>
+      </c>
+      <c r="G48" s="18">
+        <v>9.5</v>
+      </c>
+      <c r="H48" s="18">
+        <v>22.6</v>
+      </c>
+      <c r="I48" s="26">
         <v>100</v>
       </c>
       <c r="J48" s="4"/>
       <c r="K48" s="4"/>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="4"/>
-      <c r="B49" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D49" s="55">
+      <c r="B49" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="C49" s="47">
+        <v>10.5</v>
+      </c>
+      <c r="D49" s="19">
+        <v>15.6</v>
+      </c>
+      <c r="E49" s="19">
         <v>15.4</v>
       </c>
-      <c r="E49" s="55">
-[...2 lines deleted...]
-      <c r="F49" s="55">
+      <c r="F49" s="19">
         <v>24.8</v>
       </c>
-      <c r="G49" s="55">
-[...5 lines deleted...]
-      <c r="I49" s="56">
+      <c r="G49" s="19">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H49" s="19">
+        <v>24.5</v>
+      </c>
+      <c r="I49" s="27">
         <v>100</v>
       </c>
       <c r="J49" s="4"/>
       <c r="K49" s="4"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="4"/>
-      <c r="B50" s="66" t="s">
-[...20 lines deleted...]
-      <c r="I50" s="76">
+      <c r="B50" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="C50" s="54">
+        <v>10.4</v>
+      </c>
+      <c r="D50" s="55">
+        <v>15.4</v>
+      </c>
+      <c r="E50" s="55">
+        <v>15.9</v>
+      </c>
+      <c r="F50" s="55">
+        <v>24.8</v>
+      </c>
+      <c r="G50" s="55">
+        <v>6.8</v>
+      </c>
+      <c r="H50" s="55">
+        <v>26.7</v>
+      </c>
+      <c r="I50" s="56">
         <v>100</v>
       </c>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
     </row>
-    <row r="51" spans="1:11" ht="15" thickBot="1">
+    <row r="51" spans="1:11">
       <c r="A51" s="4"/>
-      <c r="B51" s="70" t="s">
-[...8 lines deleted...]
-      <c r="E51" s="78">
+      <c r="B51" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="C51" s="65">
+        <v>10.3</v>
+      </c>
+      <c r="D51" s="66">
+        <v>15.3</v>
+      </c>
+      <c r="E51" s="66">
         <v>16.2</v>
       </c>
-      <c r="F51" s="78">
+      <c r="F51" s="66">
         <v>24.7</v>
       </c>
-      <c r="G51" s="78">
-[...5 lines deleted...]
-      <c r="I51" s="79">
+      <c r="G51" s="66">
+        <v>5.3</v>
+      </c>
+      <c r="H51" s="66">
+        <v>28.1</v>
+      </c>
+      <c r="I51" s="67">
         <v>100</v>
       </c>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:11" ht="15" thickBot="1">
       <c r="A52" s="4"/>
-      <c r="B52" s="4"/>
-[...6 lines deleted...]
-      <c r="I52" s="21"/>
+      <c r="B52" s="61" t="s">
+        <v>38</v>
+      </c>
+      <c r="C52" s="68">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D52" s="69">
+        <v>15.2</v>
+      </c>
+      <c r="E52" s="69">
+        <v>16.2</v>
+      </c>
+      <c r="F52" s="69">
+        <v>24.7</v>
+      </c>
+      <c r="G52" s="69">
+        <v>4.8</v>
+      </c>
+      <c r="H52" s="69">
+        <v>28.9</v>
+      </c>
+      <c r="I52" s="70">
+        <v>100</v>
+      </c>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:11" ht="15" thickBot="1">
       <c r="A53" s="4"/>
-      <c r="B53" s="4" t="s">
-[...8 lines deleted...]
-      <c r="I53" s="21"/>
+      <c r="B53" s="84" t="s">
+        <v>39</v>
+      </c>
+      <c r="C53" s="85">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D53" s="86">
+        <v>15.3</v>
+      </c>
+      <c r="E53" s="86">
+        <v>15.9</v>
+      </c>
+      <c r="F53" s="86">
+        <v>24.2</v>
+      </c>
+      <c r="G53" s="86">
+        <v>3.8</v>
+      </c>
+      <c r="H53" s="86">
+        <v>30.6</v>
+      </c>
+      <c r="I53" s="87">
+        <v>100</v>
+      </c>
       <c r="J53" s="4"/>
       <c r="K53" s="4"/>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="4"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
       <c r="G54" s="4"/>
       <c r="H54" s="4"/>
       <c r="I54" s="21"/>
       <c r="J54" s="4"/>
       <c r="K54" s="4"/>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="4"/>
-      <c r="B55" s="4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B55" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
-      <c r="F55" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="21"/>
       <c r="J55" s="4"/>
       <c r="K55" s="4"/>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="4"/>
       <c r="B56" s="4"/>
-      <c r="C56" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="21"/>
       <c r="J56" s="4"/>
       <c r="K56" s="4"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="4"/>
       <c r="B57" s="4"/>
-      <c r="C57" s="4"/>
+      <c r="C57" s="4" t="s">
+        <v>33</v>
+      </c>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
-      <c r="F57" s="4"/>
+      <c r="F57" s="4" t="s">
+        <v>24</v>
+      </c>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="21"/>
       <c r="J57" s="4"/>
       <c r="K57" s="4"/>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="4"/>
-      <c r="B58" s="28" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="4"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4" t="s">
+        <v>23</v>
+      </c>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="21"/>
       <c r="J58" s="4"/>
       <c r="K58" s="4"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="4"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="21"/>
       <c r="J59" s="4"/>
       <c r="K59" s="4"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="4"/>
-      <c r="B60" s="4"/>
+      <c r="B60" s="28" t="s">
+        <v>34</v>
+      </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="21"/>
       <c r="J60" s="4"/>
       <c r="K60" s="4"/>
     </row>
     <row r="61" spans="1:11">
-      <c r="I61" s="2"/>
+      <c r="A61" s="4"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4"/>
+      <c r="F61" s="4"/>
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+      <c r="I61" s="21"/>
+      <c r="J61" s="4"/>
+      <c r="K61" s="4"/>
     </row>
     <row r="62" spans="1:11">
-      <c r="I62" s="2"/>
+      <c r="A62" s="4"/>
+      <c r="B62" s="4"/>
+      <c r="C62" s="4"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="4"/>
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+      <c r="I62" s="21"/>
+      <c r="J62" s="4"/>
+      <c r="K62" s="4"/>
     </row>
     <row r="63" spans="1:11">
       <c r="I63" s="2"/>
     </row>
     <row r="64" spans="1:11">
       <c r="I64" s="2"/>
     </row>
     <row r="65" spans="9:9">
       <c r="I65" s="2"/>
     </row>
     <row r="66" spans="9:9">
       <c r="I66" s="2"/>
     </row>
     <row r="67" spans="9:9">
       <c r="I67" s="2"/>
     </row>
     <row r="68" spans="9:9">
       <c r="I68" s="2"/>
     </row>
     <row r="69" spans="9:9">
       <c r="I69" s="2"/>
     </row>
     <row r="70" spans="9:9">
       <c r="I70" s="2"/>
     </row>
     <row r="71" spans="9:9">
       <c r="I71" s="2"/>
     </row>
-    <row r="72" spans="9:9" ht="12" customHeight="1">
+    <row r="72" spans="9:9">
       <c r="I72" s="2"/>
     </row>
     <row r="73" spans="9:9">
       <c r="I73" s="2"/>
     </row>
-    <row r="74" spans="9:9">
+    <row r="74" spans="9:9" ht="12" customHeight="1">
       <c r="I74" s="2"/>
     </row>
     <row r="75" spans="9:9">
       <c r="I75" s="2"/>
     </row>
     <row r="76" spans="9:9">
       <c r="I76" s="2"/>
     </row>
     <row r="77" spans="9:9">
       <c r="I77" s="2"/>
     </row>
     <row r="78" spans="9:9">
       <c r="I78" s="2"/>
     </row>
     <row r="79" spans="9:9">
       <c r="I79" s="2"/>
     </row>
+    <row r="80" spans="9:9">
+      <c r="I80" s="2"/>
+    </row>
     <row r="81" spans="9:9">
       <c r="I81" s="2"/>
     </row>
-    <row r="82" spans="9:9">
-[...1 lines deleted...]
-    </row>
     <row r="83" spans="9:9">
       <c r="I83" s="2"/>
     </row>
     <row r="84" spans="9:9">
       <c r="I84" s="2"/>
     </row>
     <row r="85" spans="9:9">
       <c r="I85" s="2"/>
     </row>
     <row r="86" spans="9:9">
       <c r="I86" s="2"/>
     </row>
     <row r="87" spans="9:9">
       <c r="I87" s="2"/>
     </row>
     <row r="88" spans="9:9">
       <c r="I88" s="2"/>
     </row>
     <row r="89" spans="9:9">
       <c r="I89" s="2"/>
     </row>
     <row r="90" spans="9:9">
       <c r="I90" s="2"/>
     </row>
     <row r="91" spans="9:9">
@@ -3331,97 +3425,103 @@
     </row>
     <row r="101" spans="9:9">
       <c r="I101" s="2"/>
     </row>
     <row r="102" spans="9:9">
       <c r="I102" s="2"/>
     </row>
     <row r="103" spans="9:9">
       <c r="I103" s="2"/>
     </row>
     <row r="104" spans="9:9">
       <c r="I104" s="2"/>
     </row>
     <row r="105" spans="9:9">
       <c r="I105" s="2"/>
     </row>
     <row r="106" spans="9:9">
       <c r="I106" s="2"/>
     </row>
     <row r="107" spans="9:9">
       <c r="I107" s="2"/>
     </row>
     <row r="108" spans="9:9">
       <c r="I108" s="2"/>
     </row>
-    <row r="109" spans="9:9" ht="14.25" customHeight="1">
+    <row r="109" spans="9:9">
       <c r="I109" s="2"/>
     </row>
-    <row r="110" spans="9:9" ht="24" customHeight="1">
+    <row r="110" spans="9:9">
       <c r="I110" s="2"/>
     </row>
     <row r="111" spans="9:9" ht="14.25" customHeight="1">
       <c r="I111" s="2"/>
     </row>
-    <row r="115" spans="1:10" s="3" customFormat="1">
-[...9 lines deleted...]
-      <c r="J115" s="1"/>
+    <row r="112" spans="9:9" ht="24" customHeight="1">
+      <c r="I112" s="2"/>
+    </row>
+    <row r="113" spans="1:10" ht="14.25" customHeight="1">
+      <c r="I113" s="2"/>
+    </row>
+    <row r="117" spans="1:10" s="3" customFormat="1">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1"/>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1"/>
+      <c r="F117" s="1"/>
+      <c r="G117" s="1"/>
+      <c r="H117" s="1"/>
+      <c r="I117" s="1"/>
+      <c r="J117" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="I29:I30"/>
-[...5 lines deleted...]
-    <mergeCell ref="H29:H30"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.98425196850393704" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C31(1-2-8)</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="79" max="16383" man="1"/>
+    <brk id="81" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>31(日-11)1-2-8</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>