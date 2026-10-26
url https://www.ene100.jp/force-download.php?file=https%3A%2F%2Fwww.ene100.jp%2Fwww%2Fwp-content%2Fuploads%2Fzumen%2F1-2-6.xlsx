--- v0 (2025-10-30)
+++ v1 (2026-10-26)
@@ -1,112 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-6（原油価格　-4・-5と根拠同じ）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-6（原油価格）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0B31B12-EFA8-4499-985B-F3CA6F5CED85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B8A0AE6-DC50-4CFE-90AF-1DB8A1B8147C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-6" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-6'!$A$1:$G$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-6'!$A$1:$G$59</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E44" i="1" l="1"/>
   <c r="E45" i="1"/>
   <c r="E46" i="1"/>
   <c r="E47" i="1"/>
   <c r="E48" i="1"/>
   <c r="E49" i="1"/>
   <c r="E50" i="1"/>
   <c r="E51" i="1"/>
   <c r="E52" i="1"/>
   <c r="E53" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>原油輸入価格の推移</t>
     <rPh sb="0" eb="2">
       <t>ゲンユ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ユニュウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カカク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>スイイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1974年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1975年</t>
@@ -466,50 +466,57 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2021年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2022年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2023年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2024年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2025年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1260,54 +1267,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J57"/>
+  <dimension ref="A1:J58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I51" sqref="I51"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H51" sqref="H51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="5.125" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="3" customWidth="1"/>
     <col min="3" max="3" width="7.5" style="3" customWidth="1"/>
     <col min="4" max="4" width="19.75" style="4" customWidth="1"/>
     <col min="5" max="5" width="22.25" style="3" customWidth="1"/>
     <col min="6" max="6" width="11" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.25" style="3" customWidth="1"/>
     <col min="8" max="16384" width="11" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="48.95" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="2"/>
@@ -1727,74 +1734,82 @@
     <row r="53" spans="4:7" ht="21" customHeight="1">
       <c r="D53" s="9" t="s">
         <v>53</v>
       </c>
       <c r="E53" s="17">
         <f>'[2]26(日-6)1-2-6'!C53</f>
         <v>77.239999999999995</v>
       </c>
     </row>
     <row r="54" spans="4:7" ht="21" customHeight="1">
       <c r="D54" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E54" s="17">
         <v>102.73</v>
       </c>
     </row>
     <row r="55" spans="4:7" ht="21" customHeight="1">
       <c r="D55" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E55" s="17">
         <v>85.99</v>
       </c>
     </row>
-    <row r="56" spans="4:7" ht="21" customHeight="1" thickBot="1">
+    <row r="56" spans="4:7" ht="21" customHeight="1">
       <c r="D56" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E56" s="17">
         <v>82.41</v>
       </c>
     </row>
-    <row r="57" spans="4:7" ht="21" customHeight="1">
-      <c r="D57" s="23" t="s">
+    <row r="57" spans="4:7" ht="21" customHeight="1" thickBot="1">
+      <c r="D57" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E57" s="17">
+        <v>71.430000000000007</v>
+      </c>
+    </row>
+    <row r="58" spans="4:7" ht="21" customHeight="1">
+      <c r="D58" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="E57" s="23"/>
-[...1 lines deleted...]
-      <c r="G57" s="22"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="22"/>
+      <c r="G58" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:G1"/>
-    <mergeCell ref="F57:G57"/>
-    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="D58:E58"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="D4:E56">
+  <conditionalFormatting sqref="D4:E57">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.6692913385826772" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>