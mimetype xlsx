--- v0 (2025-10-10)
+++ v1 (2026-11-06)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-5（原油輸入 中東依存度 -4・-6と根拠同じ）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-5（原油輸入 中東依存度 -4と根拠同じ）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4D9BC79-241D-42C6-80A6-E201FCB27D5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6C45D55-8278-4E1B-9C7A-5DA8EE39DC24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-5" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-5'!$B$1:$G$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-5'!$B$1:$G$66</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>1965年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1985年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1966年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1986年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
@@ -522,122 +522,129 @@
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>出典：資源エネルギー庁「資源・エネルギー統計年報」</t>
     <rPh sb="0" eb="2">
       <t>シュッテン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シゲン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>チョウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シゲン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>トウケイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ネンポウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2025年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color indexed="8"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="BIZ UDP明朝 Medium"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
+      <sz val="20"/>
+      <color indexed="8"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
-      <name val="BIZ UDP明朝 Medium"/>
-      <family val="1"/>
+      <name val="BIZ UDPゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="BIZ UDP明朝 Medium"/>
-[...5 lines deleted...]
-      <name val="Osaka"/>
+      <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -777,105 +784,109 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="22"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1253,871 +1264,883 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:G69"/>
+  <dimension ref="B1:G70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B56" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E70" sqref="E70"/>
+    <sheetView tabSelected="1" topLeftCell="B47" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H59" sqref="H59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="2" width="9" style="3" customWidth="1"/>
     <col min="3" max="3" width="15.875" style="2" customWidth="1"/>
     <col min="4" max="6" width="15.875" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.125" style="3" customWidth="1"/>
     <col min="8" max="16384" width="10.625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:7" s="1" customFormat="1" ht="48.95" customHeight="1">
-      <c r="B1" s="20" t="s">
+      <c r="B1" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C1" s="20"/>
-[...3 lines deleted...]
-      <c r="G1" s="20"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="6"/>
+      <c r="G1" s="6"/>
     </row>
     <row r="2" spans="2:7" ht="29.1" customHeight="1" thickBot="1">
-      <c r="B2" s="4"/>
-[...4 lines deleted...]
-      <c r="G2" s="4"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
     </row>
     <row r="3" spans="2:7" ht="20.25" customHeight="1" thickBot="1">
-      <c r="B3" s="4"/>
-[...1 lines deleted...]
-      <c r="D3" s="6" t="s">
+      <c r="B3" s="7"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="F3" s="8"/>
-      <c r="G3" s="8"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
     </row>
     <row r="4" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B4" s="4"/>
-[...1 lines deleted...]
-      <c r="D4" s="9" t="s">
+      <c r="B4" s="7"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="13">
         <v>88.3</v>
       </c>
-      <c r="F4" s="4"/>
-      <c r="G4" s="4"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
     </row>
     <row r="5" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B5" s="4"/>
-[...1 lines deleted...]
-      <c r="D5" s="11" t="s">
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="15">
         <v>90</v>
       </c>
-      <c r="F5" s="4"/>
-      <c r="G5" s="4"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
     </row>
     <row r="6" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B6" s="4"/>
-[...1 lines deleted...]
-      <c r="D6" s="11" t="s">
+      <c r="B6" s="7"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="15">
         <v>91.2</v>
       </c>
-      <c r="F6" s="4"/>
-      <c r="G6" s="4"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
     </row>
     <row r="7" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B7" s="4"/>
-[...1 lines deleted...]
-      <c r="D7" s="11" t="s">
+      <c r="B7" s="7"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="15">
         <v>90.3</v>
       </c>
-      <c r="F7" s="4"/>
-      <c r="G7" s="4"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
     </row>
     <row r="8" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B8" s="4"/>
-[...1 lines deleted...]
-      <c r="D8" s="11" t="s">
+      <c r="B8" s="7"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="15">
         <v>87.3</v>
       </c>
-      <c r="F8" s="4"/>
-      <c r="G8" s="4"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
     <row r="9" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B9" s="4"/>
-[...1 lines deleted...]
-      <c r="D9" s="11" t="s">
+      <c r="B9" s="7"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="15">
         <v>84.6</v>
       </c>
-      <c r="F9" s="4"/>
-      <c r="G9" s="4"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
     </row>
     <row r="10" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B10" s="4"/>
-[...1 lines deleted...]
-      <c r="D10" s="11" t="s">
+      <c r="B10" s="7"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="15">
         <v>84</v>
       </c>
-      <c r="F10" s="4"/>
-      <c r="G10" s="4"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
     </row>
     <row r="11" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B11" s="4"/>
-[...1 lines deleted...]
-      <c r="D11" s="11" t="s">
+      <c r="B11" s="7"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="15">
         <v>80.7</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
     </row>
     <row r="12" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B12" s="4"/>
-[...1 lines deleted...]
-      <c r="D12" s="11" t="s">
+      <c r="B12" s="7"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="15">
         <v>77.5</v>
       </c>
-      <c r="F12" s="4"/>
-      <c r="G12" s="4"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
     </row>
     <row r="13" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B13" s="4"/>
-[...1 lines deleted...]
-      <c r="D13" s="11" t="s">
+      <c r="B13" s="7"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="15">
         <v>77.3</v>
       </c>
-      <c r="F13" s="4"/>
-      <c r="G13" s="4"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
     </row>
     <row r="14" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B14" s="4"/>
-[...1 lines deleted...]
-      <c r="D14" s="11" t="s">
+      <c r="B14" s="7"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="15">
         <v>78.2</v>
       </c>
-      <c r="F14" s="4"/>
-      <c r="G14" s="4"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
     </row>
     <row r="15" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B15" s="4"/>
-[...1 lines deleted...]
-      <c r="D15" s="11" t="s">
+      <c r="B15" s="7"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="15">
         <v>79.5</v>
       </c>
-      <c r="F15" s="4"/>
-      <c r="G15" s="4"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
     </row>
     <row r="16" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B16" s="4"/>
-[...1 lines deleted...]
-      <c r="D16" s="11" t="s">
+      <c r="B16" s="7"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="15">
         <v>77.7</v>
       </c>
-      <c r="F16" s="4"/>
-      <c r="G16" s="4"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
     </row>
     <row r="17" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B17" s="4"/>
-[...1 lines deleted...]
-      <c r="D17" s="11" t="s">
+      <c r="B17" s="7"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="15">
         <v>77.900000000000006</v>
       </c>
-      <c r="F17" s="4"/>
-      <c r="G17" s="4"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
     </row>
     <row r="18" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B18" s="4"/>
-[...1 lines deleted...]
-      <c r="D18" s="11" t="s">
+      <c r="B18" s="7"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="15">
         <v>75.900000000000006</v>
       </c>
-      <c r="F18" s="4"/>
-      <c r="G18" s="4"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
     </row>
     <row r="19" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B19" s="4"/>
-[...1 lines deleted...]
-      <c r="D19" s="11" t="s">
+      <c r="B19" s="7"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="15">
         <v>71.400000000000006</v>
       </c>
-      <c r="F19" s="4"/>
-      <c r="G19" s="4"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
     </row>
     <row r="20" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B20" s="4"/>
-[...1 lines deleted...]
-      <c r="D20" s="11" t="s">
+      <c r="B20" s="7"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="E20" s="12">
+      <c r="E20" s="15">
         <v>69.3</v>
       </c>
-      <c r="F20" s="4"/>
-      <c r="G20" s="4"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
     </row>
     <row r="21" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B21" s="4"/>
-[...1 lines deleted...]
-      <c r="D21" s="11" t="s">
+      <c r="B21" s="7"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="15">
         <v>70.400000000000006</v>
       </c>
-      <c r="F21" s="4"/>
-      <c r="G21" s="4"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
     </row>
     <row r="22" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B22" s="4"/>
-[...1 lines deleted...]
-      <c r="D22" s="11" t="s">
+      <c r="B22" s="7"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="15">
         <v>71.2</v>
       </c>
-      <c r="F22" s="4"/>
-      <c r="G22" s="4"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
     </row>
     <row r="23" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B23" s="4"/>
-[...1 lines deleted...]
-      <c r="D23" s="11" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="E23" s="12">
+      <c r="E23" s="15">
         <v>71</v>
       </c>
-      <c r="F23" s="4"/>
-      <c r="G23" s="4"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
     </row>
     <row r="24" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B24" s="4"/>
-[...1 lines deleted...]
-      <c r="D24" s="11" t="s">
+      <c r="B24" s="7"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="15">
         <v>68.8</v>
       </c>
-      <c r="F24" s="4"/>
-      <c r="G24" s="4"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
     </row>
     <row r="25" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B25" s="4"/>
-[...1 lines deleted...]
-      <c r="D25" s="11" t="s">
+      <c r="B25" s="7"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="12">
+      <c r="E25" s="15">
         <v>68</v>
       </c>
-      <c r="F25" s="4"/>
-      <c r="G25" s="4"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
     </row>
     <row r="26" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B26" s="4"/>
-[...1 lines deleted...]
-      <c r="D26" s="11" t="s">
+      <c r="B26" s="7"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="15">
         <v>67.900000000000006</v>
       </c>
-      <c r="F26" s="4"/>
-      <c r="G26" s="4"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
     </row>
     <row r="27" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B27" s="4"/>
-[...1 lines deleted...]
-      <c r="D27" s="11" t="s">
+      <c r="B27" s="7"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="E27" s="12">
+      <c r="E27" s="15">
         <v>68.400000000000006</v>
       </c>
-      <c r="F27" s="4"/>
-      <c r="G27" s="4"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
     </row>
     <row r="28" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B28" s="4"/>
-[...1 lines deleted...]
-      <c r="D28" s="11" t="s">
+      <c r="B28" s="7"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="E28" s="12">
+      <c r="E28" s="15">
         <v>71.3</v>
       </c>
-      <c r="F28" s="4"/>
-      <c r="G28" s="4"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
     </row>
     <row r="29" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B29" s="4"/>
-[...1 lines deleted...]
-      <c r="D29" s="11" t="s">
+      <c r="B29" s="7"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="12">
+      <c r="E29" s="15">
         <v>71.5</v>
       </c>
-      <c r="F29" s="4"/>
-      <c r="G29" s="4"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
     </row>
     <row r="30" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B30" s="4"/>
-[...1 lines deleted...]
-      <c r="D30" s="11" t="s">
+      <c r="B30" s="7"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="15">
         <v>73.900000000000006</v>
       </c>
-      <c r="F30" s="4"/>
-      <c r="G30" s="4"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
     </row>
     <row r="31" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B31" s="4"/>
-[...1 lines deleted...]
-      <c r="D31" s="11" t="s">
+      <c r="B31" s="7"/>
+      <c r="C31" s="8"/>
+      <c r="D31" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="E31" s="12">
+      <c r="E31" s="15">
         <v>75.2</v>
       </c>
-      <c r="F31" s="4"/>
-      <c r="G31" s="4"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
     </row>
     <row r="32" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B32" s="4"/>
-[...1 lines deleted...]
-      <c r="D32" s="11" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="E32" s="12">
+      <c r="E32" s="15">
         <v>77.2</v>
       </c>
-      <c r="F32" s="4"/>
-      <c r="G32" s="4"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
     </row>
     <row r="33" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B33" s="4"/>
-[...1 lines deleted...]
-      <c r="D33" s="11" t="s">
+      <c r="B33" s="7"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="E33" s="12">
+      <c r="E33" s="15">
         <v>77.2</v>
       </c>
-      <c r="F33" s="4"/>
-      <c r="G33" s="4"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
     </row>
     <row r="34" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B34" s="4"/>
-[...1 lines deleted...]
-      <c r="D34" s="11" t="s">
+      <c r="B34" s="7"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="E34" s="12">
+      <c r="E34" s="15">
         <v>78.599999999999994</v>
       </c>
-      <c r="F34" s="4"/>
-      <c r="G34" s="4"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
     </row>
     <row r="35" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B35" s="4"/>
-[...1 lines deleted...]
-      <c r="D35" s="11" t="s">
+      <c r="B35" s="7"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="E35" s="12">
+      <c r="E35" s="15">
         <v>81</v>
       </c>
-      <c r="F35" s="4"/>
-      <c r="G35" s="4"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
     </row>
     <row r="36" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B36" s="4"/>
-[...1 lines deleted...]
-      <c r="D36" s="11" t="s">
+      <c r="B36" s="7"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="E36" s="12">
+      <c r="E36" s="15">
         <v>82.7</v>
       </c>
-      <c r="F36" s="4"/>
-      <c r="G36" s="4"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
     </row>
     <row r="37" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B37" s="4"/>
-[...1 lines deleted...]
-      <c r="D37" s="11" t="s">
+      <c r="B37" s="7"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="E37" s="12">
+      <c r="E37" s="15">
         <v>86.2</v>
       </c>
-      <c r="F37" s="4"/>
-      <c r="G37" s="4"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
     </row>
     <row r="38" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B38" s="4"/>
-[...1 lines deleted...]
-      <c r="D38" s="11" t="s">
+      <c r="B38" s="7"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="E38" s="12">
+      <c r="E38" s="15">
         <v>84.6</v>
       </c>
-      <c r="F38" s="4"/>
-      <c r="G38" s="4"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
     </row>
     <row r="39" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B39" s="4"/>
-[...1 lines deleted...]
-      <c r="D39" s="11" t="s">
+      <c r="B39" s="7"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="E39" s="12">
+      <c r="E39" s="15">
         <v>87.1</v>
       </c>
-      <c r="F39" s="4"/>
-      <c r="G39" s="4"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
     </row>
     <row r="40" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B40" s="4"/>
-[...1 lines deleted...]
-      <c r="D40" s="11" t="s">
+      <c r="B40" s="7"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="E40" s="12">
+      <c r="E40" s="15">
         <v>87.9</v>
       </c>
-      <c r="F40" s="4"/>
-      <c r="G40" s="4"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
     </row>
     <row r="41" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B41" s="4"/>
-[...1 lines deleted...]
-      <c r="D41" s="11" t="s">
+      <c r="B41" s="7"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="E41" s="12">
+      <c r="E41" s="15">
         <v>85.3</v>
       </c>
-      <c r="F41" s="4"/>
-      <c r="G41" s="4"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
     </row>
     <row r="42" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B42" s="4"/>
-[...1 lines deleted...]
-      <c r="D42" s="11" t="s">
+      <c r="B42" s="7"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="E42" s="12">
+      <c r="E42" s="15">
         <v>88.5</v>
       </c>
-      <c r="F42" s="4"/>
-      <c r="G42" s="4"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
     </row>
     <row r="43" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B43" s="4"/>
-[...1 lines deleted...]
-      <c r="D43" s="11" t="s">
+      <c r="B43" s="7"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="E43" s="12">
+      <c r="E43" s="15">
         <v>89.5</v>
       </c>
-      <c r="F43" s="4"/>
-      <c r="G43" s="4"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
     </row>
     <row r="44" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B44" s="4"/>
-[...1 lines deleted...]
-      <c r="D44" s="11" t="s">
+      <c r="B44" s="7"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="14" t="s">
         <v>40</v>
       </c>
-      <c r="E44" s="12">
+      <c r="E44" s="15">
         <v>89.1</v>
       </c>
-      <c r="F44" s="4"/>
-      <c r="G44" s="4"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
     </row>
     <row r="45" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B45" s="4"/>
-[...1 lines deleted...]
-      <c r="D45" s="11" t="s">
+      <c r="B45" s="7"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="E45" s="12">
+      <c r="E45" s="15">
         <v>88.9</v>
       </c>
-      <c r="F45" s="4"/>
-      <c r="G45" s="4"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
     </row>
     <row r="46" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B46" s="4"/>
-[...1 lines deleted...]
-      <c r="D46" s="11" t="s">
+      <c r="B46" s="7"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="E46" s="12">
+      <c r="E46" s="15">
         <v>86.4</v>
       </c>
-      <c r="F46" s="4"/>
-      <c r="G46" s="4"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
     </row>
     <row r="47" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B47" s="4"/>
-[...1 lines deleted...]
-      <c r="D47" s="11" t="s">
+      <c r="B47" s="7"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="E47" s="12">
+      <c r="E47" s="15">
         <v>87.8</v>
       </c>
-      <c r="F47" s="4"/>
-      <c r="G47" s="4"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
     </row>
     <row r="48" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B48" s="4"/>
-[...1 lines deleted...]
-      <c r="D48" s="13" t="s">
+      <c r="B48" s="7"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="E48" s="14">
+      <c r="E48" s="17">
         <v>89.5</v>
       </c>
-      <c r="F48" s="4"/>
-      <c r="G48" s="4"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
     </row>
     <row r="49" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B49" s="4"/>
-[...1 lines deleted...]
-      <c r="D49" s="13" t="s">
+      <c r="B49" s="7"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="E49" s="14">
+      <c r="E49" s="17">
         <v>86.6</v>
       </c>
-      <c r="F49" s="4"/>
-      <c r="G49" s="4"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
     </row>
     <row r="50" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B50" s="4"/>
-[...1 lines deleted...]
-      <c r="D50" s="13" t="s">
+      <c r="B50" s="7"/>
+      <c r="C50" s="8"/>
+      <c r="D50" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="E50" s="14">
+      <c r="E50" s="17">
         <v>85.1</v>
       </c>
-      <c r="F50" s="4"/>
-      <c r="G50" s="4"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
     </row>
     <row r="51" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B51" s="4"/>
-[...1 lines deleted...]
-      <c r="D51" s="13" t="s">
+      <c r="B51" s="7"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="E51" s="14">
+      <c r="E51" s="17">
         <v>83.2</v>
       </c>
-      <c r="F51" s="4"/>
-      <c r="G51" s="4"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
     </row>
     <row r="52" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B52" s="4"/>
-[...1 lines deleted...]
-      <c r="D52" s="13" t="s">
+      <c r="B52" s="7"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="E52" s="14">
+      <c r="E52" s="17">
         <v>83.6</v>
       </c>
-      <c r="F52" s="4"/>
-      <c r="G52" s="4"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
     </row>
     <row r="53" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B53" s="4"/>
-[...1 lines deleted...]
-      <c r="D53" s="11" t="s">
+      <c r="B53" s="7"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="E53" s="12">
+      <c r="E53" s="15">
         <v>82.7</v>
       </c>
-      <c r="F53" s="4"/>
-      <c r="G53" s="4"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
     </row>
     <row r="54" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B54" s="4"/>
-[...1 lines deleted...]
-      <c r="D54" s="13" t="s">
+      <c r="B54" s="7"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="16" t="s">
         <v>53</v>
       </c>
-      <c r="E54" s="12">
+      <c r="E54" s="15">
         <v>82.5</v>
       </c>
-      <c r="F54" s="4"/>
-      <c r="G54" s="4"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
     </row>
     <row r="55" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B55" s="4"/>
-[...1 lines deleted...]
-      <c r="D55" s="11" t="s">
+      <c r="B55" s="7"/>
+      <c r="C55" s="8"/>
+      <c r="D55" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="E55" s="12">
+      <c r="E55" s="15">
         <v>87.2</v>
       </c>
-      <c r="F55" s="4"/>
-      <c r="G55" s="4"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
     </row>
     <row r="56" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B56" s="4"/>
-[...1 lines deleted...]
-      <c r="D56" s="13" t="s">
+      <c r="B56" s="7"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="16" t="s">
         <v>55</v>
       </c>
-      <c r="E56" s="15">
+      <c r="E56" s="18">
         <v>87.3</v>
       </c>
-      <c r="F56" s="4"/>
-      <c r="G56" s="4"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
     </row>
     <row r="57" spans="2:7" ht="23.25" customHeight="1">
-      <c r="B57" s="4"/>
-[...1 lines deleted...]
-      <c r="D57" s="13" t="s">
+      <c r="B57" s="7"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="E57" s="12">
+      <c r="E57" s="15">
         <v>88.3</v>
       </c>
-      <c r="F57" s="4"/>
-[...5 lines deleted...]
-      <c r="D58" s="16" t="s">
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+    </row>
+    <row r="58" spans="2:7" ht="23.25" customHeight="1">
+      <c r="B58" s="7"/>
+      <c r="C58" s="8"/>
+      <c r="D58" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="E58" s="17">
+      <c r="E58" s="15">
         <v>89.6</v>
       </c>
-      <c r="F58" s="4"/>
-[...5 lines deleted...]
-      <c r="D59" s="16" t="s">
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+    </row>
+    <row r="59" spans="2:7" ht="23.25" customHeight="1">
+      <c r="B59" s="7"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="14" t="s">
         <v>58</v>
       </c>
-      <c r="E59" s="18">
+      <c r="E59" s="22">
         <v>92</v>
       </c>
-      <c r="F59" s="4"/>
-[...5 lines deleted...]
-      <c r="D60" s="16" t="s">
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+    </row>
+    <row r="60" spans="2:7" ht="23.25" customHeight="1">
+      <c r="B60" s="7"/>
+      <c r="C60" s="8"/>
+      <c r="D60" s="14" t="s">
         <v>59</v>
       </c>
-      <c r="E60" s="18">
+      <c r="E60" s="22">
         <v>92.5</v>
       </c>
-      <c r="F60" s="4"/>
-[...5 lines deleted...]
-      <c r="D61" s="16" t="s">
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+    </row>
+    <row r="61" spans="2:7" ht="23.25" customHeight="1">
+      <c r="B61" s="7"/>
+      <c r="C61" s="8"/>
+      <c r="D61" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="22">
         <v>95.2</v>
       </c>
-      <c r="F61" s="4"/>
-[...5 lines deleted...]
-      <c r="D62" s="16" t="s">
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+    </row>
+    <row r="62" spans="2:7" ht="23.25" customHeight="1">
+      <c r="B62" s="7"/>
+      <c r="C62" s="8"/>
+      <c r="D62" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="E62" s="18">
+      <c r="E62" s="22">
         <v>94.7</v>
       </c>
-      <c r="F62" s="4"/>
-[...5 lines deleted...]
-      <c r="D63" s="16" t="s">
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+    </row>
+    <row r="63" spans="2:7" ht="23.25" customHeight="1">
+      <c r="B63" s="7"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="E63" s="18">
+      <c r="E63" s="22">
         <v>95.920640502426295</v>
       </c>
-      <c r="F63" s="4"/>
-[...13 lines deleted...]
-      <c r="D65" s="19" t="s">
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+    </row>
+    <row r="64" spans="2:7" ht="23.25" customHeight="1" thickBot="1">
+      <c r="B64" s="7"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E64" s="20">
+        <v>93.093600176701656</v>
+      </c>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+    </row>
+    <row r="65" spans="2:7" ht="12">
+      <c r="B65" s="7"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+    </row>
+    <row r="66" spans="2:7" ht="14.25">
+      <c r="B66" s="7"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="21" t="s">
         <v>63</v>
       </c>
-      <c r="E65" s="4"/>
-[...9 lines deleted...]
-      <c r="G66" s="4"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
     </row>
     <row r="67" spans="2:7" ht="12">
-      <c r="B67" s="4"/>
-[...4 lines deleted...]
-      <c r="G67" s="4"/>
+      <c r="B67" s="7"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7"/>
+      <c r="G67" s="7"/>
     </row>
     <row r="68" spans="2:7" ht="12">
-      <c r="B68" s="4"/>
-[...4 lines deleted...]
-      <c r="G68" s="4"/>
+      <c r="B68" s="7"/>
+      <c r="C68" s="8"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7"/>
     </row>
     <row r="69" spans="2:7" ht="12">
-      <c r="B69" s="4"/>
-[...4 lines deleted...]
-      <c r="G69" s="4"/>
+      <c r="B69" s="7"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+    </row>
+    <row r="70" spans="2:7" ht="12">
+      <c r="B70" s="4"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="4"/>
+      <c r="F70" s="4"/>
+      <c r="G70" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <conditionalFormatting sqref="D4:E63">
+  <conditionalFormatting sqref="D4:E64">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" verticalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R1-17</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>