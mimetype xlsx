--- v0 (2025-10-08)
+++ v1 (2026-10-18)
@@ -1,81 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-4（化石燃料相手国比率 -5・-6と根拠同じ）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-4（化石燃料相手国比率 -5と根拠同じ）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63A7AF36-DE99-48CC-9B7F-70078E121CD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF8B1EEB-FF0E-45A8-9CDD-84C29FD7729E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-4" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-4'!$A$1:$N$29</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="40">
   <si>
     <t>カタール</t>
   </si>
   <si>
     <t>オマーン</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
     <t>カナダ</t>
   </si>
   <si>
     <t>ブルネイ</t>
   </si>
   <si>
     <t>マレーシア</t>
   </si>
   <si>
     <t>日本が輸入する化石燃料の相手国別比率</t>
     <rPh sb="0" eb="2">
       <t>ニホン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ユニュウ</t>
@@ -118,102 +131,90 @@
       <t>ア</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>天然ガス（％）※2</t>
     <rPh sb="0" eb="2">
       <t>テンネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>原油（％）※1</t>
     <rPh sb="0" eb="2">
       <t>ゲンユ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ロシア</t>
   </si>
   <si>
-    <t>ｻｳｼﾞｱﾗﾋﾞｱ</t>
-[...7 lines deleted...]
-  <si>
     <t>一般炭（％）※2</t>
     <rPh sb="0" eb="2">
       <t>イッパン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>スミ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>オーストラリア</t>
   </si>
   <si>
     <t>インドネシア</t>
   </si>
   <si>
     <t>パプアニューギニア</t>
   </si>
   <si>
     <t>エクアドル</t>
   </si>
   <si>
     <t>クウェート</t>
   </si>
   <si>
     <t>コロンビア</t>
   </si>
   <si>
     <t>中華人民共和国</t>
   </si>
   <si>
     <t>アラブ首長国連邦</t>
   </si>
   <si>
     <t>アメリカ合衆国</t>
   </si>
   <si>
     <t>ペルー</t>
   </si>
   <si>
-    <t>アルジェリア</t>
-[...1 lines deleted...]
-  <si>
     <t>ナイジェリア</t>
   </si>
   <si>
     <t>赤道ギニア</t>
   </si>
   <si>
     <t>原油（l)※1</t>
     <rPh sb="0" eb="2">
       <t>ゲンユ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>一般炭（t）※2</t>
     <rPh sb="0" eb="2">
       <t>イッパン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>スミ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>天然ガス（ｔ）※2</t>
     <rPh sb="0" eb="2">
@@ -237,123 +238,116 @@
     </rPh>
     <rPh sb="21" eb="23">
       <t>トウケイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ネンポウ</t>
     </rPh>
     <rPh sb="30" eb="33">
       <t>ザイムショウ</t>
     </rPh>
     <rPh sb="33" eb="35">
       <t>ボウエキ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>トウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>南アフリカ共和国</t>
   </si>
   <si>
     <t>モザンビーク</t>
   </si>
   <si>
-    <t>ｱﾗﾌﾞ首長国</t>
-[...5 lines deleted...]
-  <si>
     <t>中東その他</t>
     <rPh sb="0" eb="2">
       <t>チュウトウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
-    <t>アメリカ合衆国</t>
-[...5 lines deleted...]
-  <si>
     <t>中東計</t>
     <rPh sb="0" eb="2">
       <t>チュウトウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>総輸入量</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>ユニュウリョウ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>シンガポール</t>
   </si>
   <si>
-    <t>トリニダード・トバゴ</t>
-[...4 lines deleted...]
-  <si>
     <t>総輸入量</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>ユニュウリョウ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>サウジアラビア</t>
+  </si>
+  <si>
+    <t>タイ</t>
+  </si>
+  <si>
+    <t>総輸入量</t>
+    <rPh sb="0" eb="4">
+      <t>ソウユニュウリョウ</t>
     </rPh>
     <phoneticPr fontId="8"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0.0_ "/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
@@ -464,150 +458,135 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="178" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -980,772 +959,725 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:U29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="H17" sqref="H17"/>
+    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="O12" sqref="O12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultColWidth="10.58203125" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="9" style="16" customWidth="1"/>
-    <col min="2" max="2" width="10.375" style="18" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="10.625" style="16"/>
+    <col min="2" max="2" width="10.33203125" style="18" customWidth="1"/>
+    <col min="3" max="21" width="17.58203125" style="16" customWidth="1"/>
+    <col min="22" max="16384" width="10.58203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="2" customFormat="1" ht="48.95" customHeight="1">
+    <row r="1" spans="1:20" s="2" customFormat="1" ht="49" customHeight="1">
       <c r="A1" s="1"/>
-      <c r="B1" s="39" t="s">
+      <c r="B1" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="39"/>
-[...14 lines deleted...]
-    <row r="2" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1">
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+    </row>
+    <row r="2" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
-    <row r="3" spans="1:16" s="2" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C3" s="4"/>
     </row>
-    <row r="4" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="4" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B4" s="6"/>
-      <c r="C4" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="21" t="s">
+      <c r="C4" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="21" t="s">
+      <c r="D4" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="33" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="21" t="s">
+      <c r="G4" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="H4" s="21" t="s">
-[...17 lines deleted...]
-      <c r="N4" s="21" t="s">
+      <c r="H4" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="21" t="s">
-[...6 lines deleted...]
-    <row r="5" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+      <c r="L4" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M4" s="20" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B5" s="6">
-        <v>2024</v>
-[...44 lines deleted...]
-    <row r="6" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="22">
+        <v>56612445</v>
+      </c>
+      <c r="D5" s="22">
+        <v>58396958</v>
+      </c>
+      <c r="E5" s="22">
+        <v>7482585</v>
+      </c>
+      <c r="F5" s="22">
+        <v>4584433</v>
+      </c>
+      <c r="G5" s="22">
+        <v>611353</v>
+      </c>
+      <c r="H5" s="22">
+        <v>507282</v>
+      </c>
+      <c r="I5" s="22">
+        <v>6621837</v>
+      </c>
+      <c r="J5" s="22">
+        <v>1502286</v>
+      </c>
+      <c r="K5" s="22">
+        <v>1386373</v>
+      </c>
+      <c r="L5" s="22">
+        <v>128195056</v>
+      </c>
+      <c r="M5" s="22">
+        <v>137705552</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1">
       <c r="B6" s="7"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
+      <c r="M6" s="33"/>
       <c r="N6" s="8"/>
     </row>
-    <row r="7" spans="1:16" s="2" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+    <row r="7" spans="1:20" s="2" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="4"/>
     </row>
-    <row r="8" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="8" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B8" s="6"/>
-      <c r="C8" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="21" t="s">
+      <c r="C8" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="E8" s="21" t="s">
+      <c r="D8" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="F8" s="33" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="21" t="s">
+      <c r="G8" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="21" t="s">
-[...17 lines deleted...]
-      <c r="N8" s="21" t="s">
+      <c r="H8" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="J8" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="21" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+      <c r="L8" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B9" s="6">
-        <v>2024</v>
-[...40 lines deleted...]
-      <c r="P9" s="24">
+        <v>2025</v>
+      </c>
+      <c r="C9" s="23">
+        <v>41.111229124588966</v>
+      </c>
+      <c r="D9" s="23">
+        <v>42.40711950379459</v>
+      </c>
+      <c r="E9" s="23">
+        <v>5.433756948303726</v>
+      </c>
+      <c r="F9" s="23">
+        <v>3.3291562565320532</v>
+      </c>
+      <c r="G9" s="23">
+        <v>0.44395668229847407</v>
+      </c>
+      <c r="H9" s="23">
+        <v>0.36838166118385696</v>
+      </c>
+      <c r="I9" s="23">
+        <v>4.8086928259798851</v>
+      </c>
+      <c r="J9" s="23">
+        <v>1.0909407632308101</v>
+      </c>
+      <c r="K9" s="23">
+        <v>1</v>
+      </c>
+      <c r="L9" s="23">
+        <v>93.093600176701656</v>
+      </c>
+      <c r="M9" s="23">
         <v>100</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1">
+    <row r="10" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1">
       <c r="B10" s="7"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
     </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="11" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B11" s="5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B12" s="6"/>
-      <c r="C12" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="21" t="s">
+      <c r="C12" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="F12" s="21" t="s">
-[...14 lines deleted...]
-      <c r="K12" s="21" t="s">
+      <c r="I12" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="L12" s="30"/>
+      <c r="L12" s="20" t="s">
+        <v>39</v>
+      </c>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
     </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="13" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B13" s="6">
-        <v>2024</v>
-[...31 lines deleted...]
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1">
+        <v>2025</v>
+      </c>
+      <c r="C13" s="27">
+        <v>76804413</v>
+      </c>
+      <c r="D13" s="27">
+        <v>13146805</v>
+      </c>
+      <c r="E13" s="27">
+        <v>4215401</v>
+      </c>
+      <c r="F13" s="27">
+        <v>3866006</v>
+      </c>
+      <c r="G13" s="27">
+        <v>3622875</v>
+      </c>
+      <c r="H13" s="27">
+        <v>890250</v>
+      </c>
+      <c r="I13" s="27">
+        <v>82339</v>
+      </c>
+      <c r="J13" s="27">
+        <v>74361</v>
+      </c>
+      <c r="K13" s="21">
+        <v>144</v>
+      </c>
+      <c r="L13" s="21">
+        <v>102702594</v>
+      </c>
+      <c r="M13" s="30"/>
+    </row>
+    <row r="14" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1">
       <c r="B14" s="7"/>
       <c r="G14" s="9"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="K14" s="12"/>
     </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="15" spans="1:20" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B15" s="5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C15" s="13"/>
       <c r="K15" s="14"/>
     </row>
-    <row r="16" spans="1:16" s="7" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="16" spans="1:20" s="7" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B16" s="6"/>
-      <c r="C16" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="21" t="s">
+      <c r="C16" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F16" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="F16" s="21" t="s">
-[...14 lines deleted...]
-      <c r="K16" s="6" t="s">
+      <c r="I16" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="L16" s="36"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:23" s="11" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+      <c r="L16" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="M16" s="31"/>
+    </row>
+    <row r="17" spans="1:21" s="11" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B17" s="6">
-        <v>2024</v>
-[...25 lines deleted...]
-      <c r="K17" s="28">
+        <v>2025</v>
+      </c>
+      <c r="C17" s="26">
+        <v>74.783323389085965</v>
+      </c>
+      <c r="D17" s="26">
+        <v>12.800849996057547</v>
+      </c>
+      <c r="E17" s="26">
+        <v>4.1044737389982568</v>
+      </c>
+      <c r="F17" s="26">
+        <v>3.7642729841857743</v>
+      </c>
+      <c r="G17" s="26">
+        <v>3.5275399178330389</v>
+      </c>
+      <c r="H17" s="26">
+        <v>0.8668232858850673</v>
+      </c>
+      <c r="I17" s="26">
+        <v>8.0172269066543733E-2</v>
+      </c>
+      <c r="J17" s="26">
+        <v>7.2404208213085644E-2</v>
+      </c>
+      <c r="K17" s="26">
+        <v>1.402106747177194E-4</v>
+      </c>
+      <c r="L17" s="26">
         <v>100</v>
       </c>
-      <c r="L17" s="37"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:23" s="2" customFormat="1" ht="27.95" customHeight="1">
+    </row>
+    <row r="18" spans="1:21" s="2" customFormat="1" ht="28" customHeight="1">
       <c r="B18" s="7"/>
       <c r="G18" s="9"/>
     </row>
-    <row r="19" spans="1:23" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="19" spans="1:21" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="A19" s="15"/>
       <c r="B19" s="5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:23" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B20" s="6"/>
-      <c r="C20" s="26" t="s">
+      <c r="C20" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E20" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="K20" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="L20" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="M20" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="N20" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="O20" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D20" s="26" t="s">
-[...23 lines deleted...]
-      <c r="L20" s="26" t="s">
+      <c r="P20" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q20" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="M20" s="26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="R20" s="19" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="S20" s="19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T20" s="19" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-    <row r="21" spans="1:23" s="11" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+        <v>35</v>
+      </c>
+      <c r="U20" s="32"/>
+    </row>
+    <row r="21" spans="1:21" s="11" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B21" s="6">
-        <v>2024</v>
-[...63 lines deleted...]
-    <row r="22" spans="1:23" s="2" customFormat="1" ht="27.95" customHeight="1">
+        <v>2025</v>
+      </c>
+      <c r="C21" s="27">
+        <v>25810510</v>
+      </c>
+      <c r="D21" s="27">
+        <v>9606477</v>
+      </c>
+      <c r="E21" s="27">
+        <v>5797728</v>
+      </c>
+      <c r="F21" s="27">
+        <v>4506318</v>
+      </c>
+      <c r="G21" s="27">
+        <v>3873641</v>
+      </c>
+      <c r="H21" s="27">
+        <v>3440817</v>
+      </c>
+      <c r="I21" s="27">
+        <v>3416860</v>
+      </c>
+      <c r="J21" s="27">
+        <v>2932388</v>
+      </c>
+      <c r="K21" s="27">
+        <v>2601830</v>
+      </c>
+      <c r="L21" s="27">
+        <v>665263</v>
+      </c>
+      <c r="M21" s="27">
+        <v>606652</v>
+      </c>
+      <c r="N21" s="27">
+        <v>554648</v>
+      </c>
+      <c r="O21" s="21">
+        <v>544884</v>
+      </c>
+      <c r="P21" s="21">
+        <v>213789</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>204806</v>
+      </c>
+      <c r="R21" s="21">
+        <v>159349</v>
+      </c>
+      <c r="S21" s="21">
+        <v>41083</v>
+      </c>
+      <c r="T21" s="27">
+        <v>64977043</v>
+      </c>
+      <c r="U21" s="28"/>
+    </row>
+    <row r="22" spans="1:21" s="2" customFormat="1" ht="28" customHeight="1">
       <c r="B22" s="7"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
     </row>
-    <row r="23" spans="1:23" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="23" spans="1:21" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B23" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="24" spans="1:23" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="24" spans="1:21" s="2" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B24" s="6"/>
-      <c r="C24" s="26" t="s">
+      <c r="C24" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="E24" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I24" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="K24" s="25" t="s">
+        <v>4</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="M24" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="N24" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="O24" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="D24" s="26" t="s">
-[...23 lines deleted...]
-      <c r="L24" s="26" t="s">
+      <c r="P24" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q24" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="M24" s="26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="R24" s="19" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="S24" s="19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="T24" s="19" t="s">
-        <v>15</v>
-[...9 lines deleted...]
-    <row r="25" spans="1:23" s="11" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+        <v>36</v>
+      </c>
+      <c r="U24" s="32"/>
+    </row>
+    <row r="25" spans="1:21" s="11" customFormat="1" ht="28" customHeight="1" thickBot="1">
       <c r="B25" s="6">
-        <v>2024</v>
-[...58 lines deleted...]
-      <c r="V25" s="20">
+        <v>2025</v>
+      </c>
+      <c r="C25" s="26">
+        <v>39.722506301187025</v>
+      </c>
+      <c r="D25" s="26">
+        <v>14.784417013251897</v>
+      </c>
+      <c r="E25" s="26">
+        <v>8.9227329104526962</v>
+      </c>
+      <c r="F25" s="26">
+        <v>6.9352463453900173</v>
+      </c>
+      <c r="G25" s="26">
+        <v>5.961553221189213</v>
+      </c>
+      <c r="H25" s="26">
+        <v>5.2954348815165382</v>
+      </c>
+      <c r="I25" s="26">
+        <v>5.25856493654228</v>
+      </c>
+      <c r="J25" s="26">
+        <v>4.5129600619098653</v>
+      </c>
+      <c r="K25" s="26">
+        <v>4.0042296169125455</v>
+      </c>
+      <c r="L25" s="26">
+        <v>1.0238431441086047</v>
+      </c>
+      <c r="M25" s="26">
+        <v>0.93364051669756654</v>
+      </c>
+      <c r="N25" s="26">
+        <v>0.85360609592529479</v>
+      </c>
+      <c r="O25" s="24">
+        <v>0.83857925021303303</v>
+      </c>
+      <c r="P25" s="24">
+        <v>0.32902235948164033</v>
+      </c>
+      <c r="Q25" s="24">
+        <v>0.31519747674574849</v>
+      </c>
+      <c r="R25" s="24">
+        <v>0.24523892230675992</v>
+      </c>
+      <c r="S25" s="24">
+        <v>6.3226946169280124E-2</v>
+      </c>
+      <c r="T25" s="26">
         <v>100</v>
       </c>
-      <c r="W25" s="32"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:23">
+      <c r="U25" s="28"/>
+    </row>
+    <row r="27" spans="1:21">
       <c r="B27" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:21">
       <c r="B29" s="17" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B1:P1"/>
+    <mergeCell ref="B1:T1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>