--- v0 (2025-11-01)
+++ v1 (2026-09-15)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\1章\1-2-3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{238D2F92-DB66-4FDF-8F2A-D84E04F60458}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{965576FB-6EF2-434F-B87B-E6E201633951}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="21600" windowHeight="15270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-3" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
   <si>
     <t>水力</t>
   </si>
   <si>
     <t>石炭</t>
   </si>
   <si>
     <t>石油</t>
   </si>
   <si>
     <t>天然ガス</t>
   </si>
   <si>
     <t>原子力</t>
   </si>
   <si>
     <t>日本の一次エネルギー供給実績</t>
     <rPh sb="0" eb="2">
       <t>ニホン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イチジ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キョウキュウ</t>
@@ -628,50 +628,57 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>15</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>J）は原油約25,800klの熱量に相当（PJ：ペタジュール）</t>
     </r>
     <rPh sb="1" eb="2">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2023年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>2024年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1151,81 +1158,81 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="22"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1605,82 +1612,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:M79"/>
+  <dimension ref="B1:M80"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A49" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="M60" sqref="M60"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="G85" sqref="G85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="12" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9" style="3" customWidth="1"/>
     <col min="3" max="3" width="7.875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.375" style="2" customWidth="1"/>
     <col min="5" max="5" width="7" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.125" style="2" customWidth="1"/>
     <col min="7" max="8" width="7.25" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.25" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="16384" width="11" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="48.95" customHeight="1">
-      <c r="B1" s="45" t="s">
+      <c r="B1" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="C1" s="45"/>
-[...6 lines deleted...]
-      <c r="J1" s="45"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="2:13" ht="20.25" customHeight="1"/>
     <row r="3" spans="2:13" ht="15" customHeight="1" thickBot="1">
       <c r="B3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="2:13" ht="17.25" customHeight="1" thickBot="1">
       <c r="B4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>3</v>
@@ -3448,278 +3455,307 @@
       </c>
       <c r="H67" s="20">
         <v>726.48372456655693</v>
       </c>
       <c r="I67" s="22">
         <v>535.68506993476399</v>
       </c>
       <c r="J67" s="23">
         <v>20020.004572204962</v>
       </c>
     </row>
     <row r="68" spans="2:10" ht="14.25" customHeight="1">
       <c r="B68" s="33" t="s">
         <v>74</v>
       </c>
       <c r="C68" s="34">
         <v>5040.7707809915455</v>
       </c>
       <c r="D68" s="20">
         <v>7865.5758200085966</v>
       </c>
       <c r="E68" s="20">
         <v>4730.0050120619071</v>
       </c>
       <c r="F68" s="20">
-        <v>153.54918594120278</v>
+        <v>153.54894846728646</v>
       </c>
       <c r="G68" s="20">
-        <v>675.7962414710787</v>
+        <v>675.79519630773837</v>
       </c>
       <c r="H68" s="20">
-        <v>805.87566218399741</v>
+        <v>805.87494650010638</v>
       </c>
       <c r="I68" s="22">
-        <v>567.6035119380432</v>
+        <v>567.60346386263325</v>
       </c>
       <c r="J68" s="23">
-        <v>19839.176214596373</v>
+        <v>19839.174168199814</v>
       </c>
     </row>
     <row r="69" spans="2:10" ht="14.25" customHeight="1">
       <c r="B69" s="33" t="s">
         <v>75</v>
       </c>
       <c r="C69" s="34">
         <v>5042.7938092019194</v>
       </c>
       <c r="D69" s="20">
         <v>7825.1402009848998</v>
       </c>
       <c r="E69" s="20">
         <v>4690.4789403851773</v>
       </c>
       <c r="F69" s="20">
-        <v>278.94746146889969</v>
+        <v>279.02042440375243</v>
       </c>
       <c r="G69" s="20">
-        <v>710.21813944902044</v>
+        <v>710.40390776383856</v>
       </c>
       <c r="H69" s="20">
-        <v>930.55677573475873</v>
+        <v>930.69869263937926</v>
       </c>
       <c r="I69" s="22">
-        <v>587.82686572379964</v>
+        <v>587.8343807098272</v>
       </c>
       <c r="J69" s="23">
-        <v>20065.962192948475</v>
+        <v>20066.370356088795</v>
       </c>
     </row>
     <row r="70" spans="2:10" ht="14.25" customHeight="1">
       <c r="B70" s="33" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="34">
         <v>4948.0030470988086</v>
       </c>
       <c r="D70" s="20">
         <v>7392.5448292161327</v>
       </c>
       <c r="E70" s="20">
         <v>4512.7047959437405</v>
       </c>
       <c r="F70" s="20">
-        <v>550.03713185376239</v>
+        <v>550.03690073910877</v>
       </c>
       <c r="G70" s="20">
-        <v>685.91156281276108</v>
+        <v>685.91127460637631</v>
       </c>
       <c r="H70" s="20">
-        <v>1022.3899513558163</v>
+        <v>1022.3896926765119</v>
       </c>
       <c r="I70" s="22">
-        <v>585.87717561786019</v>
+        <v>585.87716272859655</v>
       </c>
       <c r="J70" s="23">
-        <v>19697.468493898879</v>
+        <v>19697.467703009275</v>
       </c>
     </row>
     <row r="71" spans="2:10" ht="14.25" customHeight="1">
       <c r="B71" s="33" t="s">
         <v>78</v>
       </c>
       <c r="C71" s="35">
         <v>4847.9855402540234</v>
       </c>
       <c r="D71" s="36">
         <v>7097.8998324013373</v>
       </c>
       <c r="E71" s="36">
         <v>4280.9450475545282</v>
       </c>
       <c r="F71" s="36">
-        <v>536.72063252896851</v>
+        <v>536.72069562327988</v>
       </c>
       <c r="G71" s="36">
-        <v>673.17091187346853</v>
+        <v>673.17099100822236</v>
       </c>
       <c r="H71" s="36">
-        <v>1113.2008385612985</v>
+        <v>1113.2009175496325</v>
       </c>
       <c r="I71" s="37">
-        <v>575.68964827340028</v>
+        <v>575.68965204620974</v>
       </c>
       <c r="J71" s="38">
-        <v>19125.612451447021</v>
+        <v>19125.612676437231</v>
       </c>
     </row>
     <row r="72" spans="2:10" ht="14.25" customHeight="1">
       <c r="B72" s="39" t="s">
         <v>79</v>
       </c>
       <c r="C72" s="40">
         <v>4419.3459504176899</v>
       </c>
       <c r="D72" s="41">
         <v>6550.0190202640651</v>
       </c>
       <c r="E72" s="41">
         <v>4271.55070308425</v>
       </c>
       <c r="F72" s="41">
-        <v>325.87781739988964</v>
+        <v>325.87777125740263</v>
       </c>
       <c r="G72" s="41">
-        <v>662.72187521127421</v>
+        <v>662.7217813735416</v>
       </c>
       <c r="H72" s="41">
-        <v>1186.241186131587</v>
+        <v>1186.2410777180442</v>
       </c>
       <c r="I72" s="42">
-        <v>542.95884016804393</v>
+        <v>542.95883595224848</v>
       </c>
       <c r="J72" s="43">
-        <v>17958.715392676797</v>
+        <v>17958.715140067237</v>
       </c>
     </row>
     <row r="73" spans="2:10" ht="14.25" customHeight="1">
       <c r="B73" s="33" t="s">
         <v>80</v>
       </c>
       <c r="C73" s="35">
         <v>4810.9156623857643</v>
       </c>
       <c r="D73" s="36">
         <v>6751.9468599156435</v>
       </c>
       <c r="E73" s="36">
         <v>4000.7906230312105</v>
       </c>
       <c r="F73" s="36">
-        <v>605.20247466311196</v>
+        <v>605.2025341713445</v>
       </c>
       <c r="G73" s="36">
-        <v>673.96227663162381</v>
+        <v>673.96234290085692</v>
       </c>
       <c r="H73" s="36">
-        <v>1324.6017071893714</v>
+        <v>1324.6017899807205</v>
       </c>
       <c r="I73" s="37">
-        <v>548.98482160458946</v>
+        <v>548.98390205386954</v>
       </c>
       <c r="J73" s="38">
-        <v>18716.404425421315</v>
+        <v>18716.40371443941</v>
       </c>
     </row>
     <row r="74" spans="2:10" ht="14.25" customHeight="1">
-      <c r="B74" s="51" t="s">
+      <c r="B74" s="45" t="s">
         <v>82</v>
       </c>
-      <c r="C74" s="52">
-[...2 lines deleted...]
-      <c r="D74" s="53">
+      <c r="C74" s="46">
+        <v>4695.5395405515201</v>
+      </c>
+      <c r="D74" s="47">
         <v>6616.1756970832339</v>
       </c>
-      <c r="E74" s="53">
+      <c r="E74" s="47">
         <v>3939.4048563649667</v>
       </c>
-      <c r="F74" s="53">
-[...16 lines deleted...]
-      <c r="B75" s="46" t="s">
+      <c r="F74" s="47">
+        <v>478.82901381785962</v>
+      </c>
+      <c r="G74" s="47">
+        <v>657.75528633841884</v>
+      </c>
+      <c r="H74" s="47">
+        <v>1373.6910649031688</v>
+      </c>
+      <c r="I74" s="48">
+        <v>537.16753366010516</v>
+      </c>
+      <c r="J74" s="49">
+        <v>18298.562992719275</v>
+      </c>
+    </row>
+    <row r="75" spans="2:10" ht="14.25" customHeight="1">
+      <c r="B75" s="33" t="s">
         <v>84</v>
       </c>
-      <c r="C75" s="47">
-[...5 lines deleted...]
-      <c r="E75" s="48">
+      <c r="C75" s="35">
+        <v>4287.845845324272</v>
+      </c>
+      <c r="D75" s="36">
+        <v>6257.8933302401329</v>
+      </c>
+      <c r="E75" s="36">
         <v>3626.9238239902884</v>
       </c>
-      <c r="F75" s="48">
-[...16 lines deleted...]
-      <c r="B76" s="44"/>
+      <c r="F75" s="36">
+        <v>724.00061198054209</v>
+      </c>
+      <c r="G75" s="36">
+        <v>647.81486882326737</v>
+      </c>
+      <c r="H75" s="36">
+        <v>1458.0795646698859</v>
+      </c>
+      <c r="I75" s="37">
+        <v>555.09443504923888</v>
+      </c>
+      <c r="J75" s="38">
+        <v>17557.652480077628</v>
+      </c>
+    </row>
+    <row r="76" spans="2:10" ht="14.25" customHeight="1" thickBot="1">
+      <c r="B76" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="C76" s="52">
+        <v>4292.2636851995167</v>
+      </c>
+      <c r="D76" s="53">
+        <v>6028.1142931753957</v>
+      </c>
+      <c r="E76" s="53">
+        <v>3671.8985209991297</v>
+      </c>
+      <c r="F76" s="53">
+        <v>793.52053370425392</v>
+      </c>
+      <c r="G76" s="53">
+        <v>626.01546588683539</v>
+      </c>
+      <c r="H76" s="53">
+        <v>1475.6018372540439</v>
+      </c>
+      <c r="I76" s="54">
+        <v>573.93003682873859</v>
+      </c>
+      <c r="J76" s="55">
+        <v>17461.344373047916</v>
+      </c>
     </row>
     <row r="77" spans="2:10" ht="12" customHeight="1">
-      <c r="B77" s="44" t="s">
+      <c r="B77" s="44"/>
+    </row>
+    <row r="78" spans="2:10" ht="12" customHeight="1">
+      <c r="B78" s="44" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="79" spans="2:10" ht="12" customHeight="1">
-      <c r="B79" s="44" t="s">
+    <row r="80" spans="2:10" ht="12" customHeight="1">
+      <c r="B80" s="44" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:J1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="B5:J70">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>