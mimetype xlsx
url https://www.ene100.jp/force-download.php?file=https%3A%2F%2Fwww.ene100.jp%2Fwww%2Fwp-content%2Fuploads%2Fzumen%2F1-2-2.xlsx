--- v0 (2025-10-10)
+++ v1 (2026-08-25)
@@ -1,77 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\1章\1-2-2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9A68BE2-8CB1-4A40-8031-E32EAD5665F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE1B804B-4D01-4066-873D-5AA2585B62E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4155" yWindow="1800" windowWidth="21600" windowHeight="14130" tabRatio="131" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13110" yWindow="345" windowWidth="18180" windowHeight="14730" tabRatio="131" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-2'!$A$1:$O$24</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="23">
   <si>
     <t>1973年</t>
   </si>
   <si>
     <t>1979年</t>
   </si>
   <si>
     <t>日本の一次エネルギー供給構成の推移</t>
     <rPh sb="0" eb="2">
       <t>ニホン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>イチジ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>キョウキュウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>コウセイ</t>
     </rPh>
@@ -206,54 +219,50 @@
       <t>カクシュ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ショウサイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>一次ｴﾈﾙｷﾞｰ国内供給</t>
     <rPh sb="0" eb="2">
       <t>イチジ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キョウキュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>一次ｴﾈﾙｷﾞｰ国内産出</t>
     <rPh sb="0" eb="2">
       <t>イチジ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コクナイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>出典：総合エネルギー統計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>総供給量</t>
     <rPh sb="0" eb="1">
       <t>ソウ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>キョウキュウリョウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>原子力</t>
     <rPh sb="0" eb="3">
       <t>ゲンシリョク</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>水力</t>
     <rPh sb="0" eb="2">
       <t>スイリョク</t>
     </rPh>
     <phoneticPr fontId="4"/>
@@ -325,55 +334,65 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="BIZ UDPゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>J）は原油約25,800klの熱量に相当（PJ：ペタジュール）</t>
     </r>
     <rPh sb="12" eb="14">
       <t>ゲンユ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ヤク</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ネツリョウ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ソウトウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>2023年</t>
+    <t>2024年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>出典：資源エネルギー庁　総合エネルギー統計</t>
+    <rPh sb="3" eb="5">
+      <t>シゲン</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>チョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -1346,183 +1365,183 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M17" sqref="M17"/>
+      <selection activeCell="L30" sqref="L30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="6.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="9" width="10.125" style="1" customWidth="1"/>
     <col min="10" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="3.25" style="1" customWidth="1"/>
     <col min="15" max="15" width="3.5" style="1" customWidth="1"/>
     <col min="16" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="48.95" customHeight="1">
       <c r="B1" s="42" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
       <c r="I1" s="42"/>
       <c r="J1" s="42"/>
       <c r="K1" s="42"/>
       <c r="L1" s="42"/>
       <c r="M1" s="42"/>
     </row>
     <row r="2" spans="2:15" ht="27.95" customHeight="1"/>
     <row r="3" spans="2:15" ht="27.95" customHeight="1" thickBot="1">
       <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="2:15" ht="15" thickBot="1">
       <c r="B4" s="2"/>
       <c r="C4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="E4" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="F4" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="G4" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="H4" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="I4" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="6" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="2:15" ht="20.25" customHeight="1" thickBot="1">
       <c r="B5" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C5" s="8">
-        <v>17575.483987696181</v>
+        <v>17461.344373047901</v>
       </c>
       <c r="D5" s="9">
-        <v>726.51401196927736</v>
+        <v>793.52053370425392</v>
       </c>
       <c r="E5" s="9">
-        <v>650.0637866515948</v>
+        <v>626.01546588683539</v>
       </c>
       <c r="F5" s="9">
-        <v>4287.8325107392384</v>
+        <v>4292.2636851995167</v>
       </c>
       <c r="G5" s="9">
-        <v>6272.4218205155703</v>
+        <v>6028.1142931753957</v>
       </c>
       <c r="H5" s="9">
-        <v>3626.9238239902884</v>
+        <v>3671.8985209991297</v>
       </c>
       <c r="I5" s="10">
-        <v>1462.2032337939438</v>
+        <v>1475.6018372540439</v>
       </c>
       <c r="J5" s="11">
-        <v>549.52480003627136</v>
+        <v>573.93003682873859</v>
       </c>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
     </row>
     <row r="6" spans="2:15">
       <c r="C6" s="13" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="2:15">
       <c r="B9" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="2:15" ht="15" thickBot="1"/>
     <row r="11" spans="2:15" ht="15" thickBot="1">
       <c r="B11" s="2"/>
       <c r="C11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="D11" s="4" t="s">
+      <c r="E11" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="4" t="s">
+      <c r="F11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="F11" s="4" t="s">
+      <c r="G11" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="G11" s="4" t="s">
+      <c r="H11" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="H11" s="4" t="s">
+      <c r="I11" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="6" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="12" spans="2:15" ht="20.25" customHeight="1">
       <c r="B12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="15">
         <v>16133</v>
       </c>
       <c r="D12" s="16">
         <v>0.01</v>
       </c>
       <c r="E12" s="16">
         <v>0.04</v>
       </c>
       <c r="F12" s="16">
         <v>0.15</v>
       </c>
       <c r="G12" s="16">
         <v>0.77</v>
       </c>
       <c r="H12" s="16">
         <v>0.02</v>
       </c>
       <c r="I12" s="17">
@@ -1541,136 +1560,136 @@
       </c>
       <c r="D13" s="16">
         <v>0.04</v>
       </c>
       <c r="E13" s="16">
         <v>0.05</v>
       </c>
       <c r="F13" s="16">
         <v>0.14000000000000001</v>
       </c>
       <c r="G13" s="16">
         <v>0.71</v>
       </c>
       <c r="H13" s="16">
         <v>0.05</v>
       </c>
       <c r="I13" s="17">
         <v>0.01</v>
       </c>
       <c r="J13" s="19">
         <v>0.01</v>
       </c>
     </row>
     <row r="14" spans="2:15" ht="20.25" customHeight="1" thickBot="1">
       <c r="B14" s="20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C14" s="21">
-        <v>17575.483987696181</v>
+        <v>17461.344373047901</v>
       </c>
       <c r="D14" s="22">
-        <v>4.1336785517706233E-2</v>
+        <v>4.5444412340270635E-2</v>
       </c>
       <c r="E14" s="22">
-        <v>3.6986963608323715E-2</v>
+        <v>3.585150447253696E-2</v>
       </c>
       <c r="F14" s="22">
-        <v>0.24396668187009588</v>
+        <v>0.24581519002767899</v>
       </c>
       <c r="G14" s="22">
-        <v>0.35688472789179604</v>
+        <v>0.34522624171366567</v>
       </c>
       <c r="H14" s="22">
-        <v>0.20636267123735183</v>
+        <v>0.210287274711036</v>
       </c>
       <c r="I14" s="23">
-        <v>8.3195616963809796E-2</v>
+        <v>8.4506771399095557E-2</v>
       </c>
       <c r="J14" s="24">
-        <v>3.1266552910916671E-2</v>
+        <v>3.2868605335716075E-2</v>
       </c>
     </row>
     <row r="16" spans="2:15" ht="15" thickBot="1"/>
     <row r="17" spans="2:7" s="29" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
       <c r="B17" s="25"/>
       <c r="C17" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D17" s="27" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="2:7" ht="20.25" customHeight="1">
       <c r="B18" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="31">
         <v>11</v>
       </c>
       <c r="D18" s="32"/>
       <c r="E18" s="33"/>
       <c r="G18" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="2:7" ht="20.25" customHeight="1">
       <c r="B19" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="35">
         <v>13</v>
       </c>
       <c r="D19" s="36"/>
       <c r="E19" s="37"/>
       <c r="G19" s="13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="2:7" ht="20.25" customHeight="1" thickBot="1">
       <c r="B20" s="38" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C20" s="39">
-        <v>19.163010071694291</v>
+        <v>19.68016843973508</v>
       </c>
       <c r="D20" s="40">
-        <v>3367.9917667112404</v>
+        <v>3436.4219844580302</v>
       </c>
       <c r="E20" s="41">
-        <v>17575.4839876962</v>
+        <v>17461.344373047901</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="2:7">
       <c r="B23" s="13" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="2:7" s="13" customFormat="1" ht="12"/>
     <row r="25" spans="2:7" s="13" customFormat="1" ht="12"/>
     <row r="26" spans="2:7" s="13" customFormat="1" ht="12"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:M1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <conditionalFormatting sqref="B3:I3 B12:I14 B18:E20">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R&amp;A
 </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>