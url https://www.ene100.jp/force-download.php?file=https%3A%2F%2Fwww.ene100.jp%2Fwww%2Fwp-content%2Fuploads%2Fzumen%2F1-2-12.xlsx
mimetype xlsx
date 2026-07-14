--- v0 (2025-10-10)
+++ v1 (2026-07-14)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\1章\1-2-12\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-12\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFCD5B79-5AA8-47EC-BECD-CC6D6790BB58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B061E5D5-A18D-441C-8BA4-D4354B33039A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-12" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-12'!$A$1:$I$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1-2-12'!$A$1:$I$58</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="54">
   <si>
     <t>冷房</t>
     <rPh sb="0" eb="2">
       <t>レイボウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>暖房</t>
     <rPh sb="0" eb="2">
       <t>ダンボウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>給湯</t>
     <rPh sb="0" eb="2">
       <t>キュウトウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>台所</t>
     <rPh sb="0" eb="2">
       <t>ダイドコロ</t>
@@ -451,51 +451,58 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2021年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2022年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2023年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>出典：日本エネルギー経済研究所「エネルギー・経済統計要覧2025」</t>
+    <t>出典：日本エネルギー経済研究所「エネルギー・経済統計要覧2026」</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2024年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.0%"/>
     <numFmt numFmtId="177" formatCode="0;_瀀"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1357,54 +1364,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L52"/>
+  <dimension ref="B1:L53"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K30" sqref="K30"/>
+      <selection activeCell="L36" sqref="L36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="9" style="3" customWidth="1"/>
     <col min="2" max="2" width="11" style="4" customWidth="1"/>
     <col min="3" max="6" width="11" style="3" customWidth="1"/>
     <col min="7" max="7" width="12.125" style="3" customWidth="1"/>
     <col min="8" max="8" width="11" style="3" customWidth="1"/>
     <col min="9" max="9" width="4.875" style="3" customWidth="1"/>
     <col min="10" max="16384" width="11" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="48.95" customHeight="1">
       <c r="B1" s="39" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="1"/>
       <c r="J1" s="2"/>
@@ -2331,180 +2338,204 @@
       <c r="C42" s="24">
         <v>1547</v>
       </c>
       <c r="D42" s="25">
         <v>11867</v>
       </c>
       <c r="E42" s="24">
         <v>12287</v>
       </c>
       <c r="F42" s="25">
         <v>4319</v>
       </c>
       <c r="G42" s="24">
         <v>15790</v>
       </c>
       <c r="H42" s="26">
         <v>45810</v>
       </c>
       <c r="J42" s="18"/>
     </row>
     <row r="43" spans="2:10" ht="15" customHeight="1" thickBot="1">
       <c r="B43" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="24">
-        <v>1869</v>
+        <v>1874</v>
       </c>
       <c r="D43" s="25">
-        <v>11169</v>
+        <v>11283</v>
       </c>
       <c r="E43" s="24">
-        <v>11874</v>
+        <v>11770</v>
       </c>
       <c r="F43" s="25">
-        <v>4214</v>
+        <v>4201</v>
       </c>
       <c r="G43" s="24">
-        <v>15138</v>
+        <v>15158</v>
       </c>
       <c r="H43" s="26">
-        <v>44264</v>
+        <v>44286</v>
       </c>
       <c r="J43" s="18"/>
     </row>
-    <row r="45" spans="2:10" ht="17.25" thickBot="1">
-      <c r="B45" s="4" t="s">
+    <row r="44" spans="2:10" ht="15" customHeight="1" thickBot="1">
+      <c r="B44" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" s="24">
+        <v>2076</v>
+      </c>
+      <c r="D44" s="25">
+        <v>11759</v>
+      </c>
+      <c r="E44" s="24">
+        <v>11608</v>
+      </c>
+      <c r="F44" s="25">
+        <v>4163</v>
+      </c>
+      <c r="G44" s="24">
+        <v>15439</v>
+      </c>
+      <c r="H44" s="26">
+        <v>45045</v>
+      </c>
+      <c r="J44" s="18"/>
+    </row>
+    <row r="46" spans="2:10" ht="17.25" thickBot="1">
+      <c r="B46" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="46" spans="2:10" ht="17.25" thickBot="1">
-      <c r="B46" s="27" t="s">
+    <row r="47" spans="2:10" ht="17.25" thickBot="1">
+      <c r="B47" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="C46" s="28" t="s">
+      <c r="C47" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="D46" s="29" t="s">
+      <c r="D47" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="E46" s="28" t="s">
+      <c r="E47" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="F46" s="29" t="s">
+      <c r="F47" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="G46" s="36" t="s">
+      <c r="G47" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="H46" s="30" t="s">
+      <c r="H47" s="30" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="47" spans="2:10" ht="17.25" thickBot="1">
-[...18 lines deleted...]
-      <c r="H47" s="34">
+    <row r="48" spans="2:10" ht="17.25" thickBot="1">
+      <c r="B48" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C48" s="32">
+        <v>4.6087246087246091E-2</v>
+      </c>
+      <c r="D48" s="33">
+        <v>0.26105006105006107</v>
+      </c>
+      <c r="E48" s="32">
+        <v>0.25769785769785769</v>
+      </c>
+      <c r="F48" s="33">
+        <v>9.2418692418692425E-2</v>
+      </c>
+      <c r="G48" s="32">
+        <v>0.34274614274614273</v>
+      </c>
+      <c r="H48" s="34">
         <v>1</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="K49" s="38"/>
     </row>
     <row r="50" spans="2:11">
       <c r="B50" s="37" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C50" s="38"/>
       <c r="D50" s="38"/>
       <c r="E50" s="38"/>
       <c r="F50" s="38"/>
       <c r="G50" s="38"/>
       <c r="H50" s="38"/>
       <c r="I50" s="38"/>
       <c r="J50" s="38"/>
       <c r="K50" s="38"/>
     </row>
     <row r="51" spans="2:11">
-      <c r="B51" s="37"/>
+      <c r="B51" s="37" t="s">
+        <v>9</v>
+      </c>
       <c r="C51" s="38"/>
       <c r="D51" s="38"/>
       <c r="E51" s="38"/>
       <c r="F51" s="38"/>
       <c r="G51" s="38"/>
       <c r="H51" s="38"/>
       <c r="I51" s="38"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
     </row>
     <row r="52" spans="2:11">
-      <c r="B52" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B52" s="37"/>
       <c r="C52" s="38"/>
       <c r="D52" s="38"/>
       <c r="E52" s="38"/>
       <c r="F52" s="38"/>
       <c r="G52" s="38"/>
       <c r="H52" s="38"/>
       <c r="I52" s="38"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
     </row>
+    <row r="53" spans="2:11">
+      <c r="B53" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="38"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+      <c r="G53" s="38"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="38"/>
+      <c r="J53" s="38"/>
+      <c r="K53" s="38"/>
+    </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:H1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="B4:H43">
+  <conditionalFormatting sqref="B4:H44">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>