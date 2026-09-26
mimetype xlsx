--- v0 (2025-10-10)
+++ v1 (2026-09-26)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\1章\1-2-10\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-10\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{348A0B2C-8B42-462D-A669-6F18CD3C52DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{975599C1-C509-4D61-9141-E9A3B786CE40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3045" yWindow="4185" windowWidth="21540" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-10" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>3時</t>
   </si>
@@ -1015,123 +1015,123 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="V2" sqref="V2"/>
+    <sheetView tabSelected="1" topLeftCell="I12" zoomScale="75" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Z3" sqref="Z3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="5.625" style="3" customWidth="1"/>
-    <col min="2" max="2" width="12.625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="16384" width="11" style="3"/>
+    <col min="2" max="2" width="9.5" style="5" customWidth="1"/>
+    <col min="3" max="23" width="13.375" style="3" customWidth="1"/>
+    <col min="24" max="16384" width="11" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="48.95" customHeight="1">
+    <row r="1" spans="1:26" ht="48.95" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="32" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="33"/>
       <c r="Q1" s="33"/>
       <c r="R1" s="33"/>
       <c r="S1" s="33"/>
       <c r="T1" s="33"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
     </row>
-    <row r="2" spans="1:25" ht="27.95" customHeight="1">
+    <row r="2" spans="1:26" ht="27.95" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
     </row>
-    <row r="3" spans="1:25" ht="27.95" customHeight="1" thickBot="1">
+    <row r="3" spans="1:26" ht="27.95" customHeight="1" thickBot="1">
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
-      <c r="V3" s="6" t="s">
+      <c r="V3" s="6"/>
+      <c r="W3" s="6" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="7" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+    <row r="4" spans="1:26" s="7" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
       <c r="B4" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="9">
         <v>27606</v>
       </c>
       <c r="D4" s="9">
         <v>31288</v>
       </c>
       <c r="E4" s="9">
         <v>33092</v>
       </c>
       <c r="F4" s="9">
         <v>34936</v>
       </c>
       <c r="G4" s="9">
         <v>37096</v>
       </c>
       <c r="H4" s="9">
         <v>38569</v>
       </c>
       <c r="I4" s="10">
         <v>40413</v>
       </c>
       <c r="J4" s="10">
@@ -1151,52 +1151,55 @@
       </c>
       <c r="O4" s="11">
         <v>43125</v>
       </c>
       <c r="P4" s="11">
         <v>43305</v>
       </c>
       <c r="Q4" s="10">
         <v>43679</v>
       </c>
       <c r="R4" s="11">
         <v>44204</v>
       </c>
       <c r="S4" s="11">
         <v>44582</v>
       </c>
       <c r="T4" s="11">
         <v>44951</v>
       </c>
       <c r="U4" s="11">
         <v>45315</v>
       </c>
       <c r="V4" s="11">
         <v>45693</v>
       </c>
+      <c r="W4" s="11">
+        <v>46044</v>
+      </c>
     </row>
-    <row r="5" spans="1:25" ht="21.75" customHeight="1">
+    <row r="5" spans="1:26" ht="21.75" customHeight="1">
       <c r="B5" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="13">
         <v>39.700000000000003</v>
       </c>
       <c r="D5" s="14">
         <v>63.5</v>
       </c>
       <c r="E5" s="13">
         <v>80.7</v>
       </c>
       <c r="F5" s="14">
         <v>95.6</v>
       </c>
       <c r="G5" s="13">
         <v>109.1</v>
       </c>
       <c r="H5" s="14">
         <v>110.5</v>
       </c>
       <c r="I5" s="14">
         <v>102.012</v>
       </c>
       <c r="J5" s="14">
@@ -1216,53 +1219,56 @@
       </c>
       <c r="O5" s="15">
         <v>121.5</v>
       </c>
       <c r="P5" s="15">
         <v>104.7</v>
       </c>
       <c r="Q5" s="16">
         <v>103.2</v>
       </c>
       <c r="R5" s="17">
         <v>114.7</v>
       </c>
       <c r="S5" s="17">
         <v>113.172808</v>
       </c>
       <c r="T5" s="17">
         <v>118.339611</v>
       </c>
       <c r="U5" s="17">
         <v>103.69324499999999</v>
       </c>
       <c r="V5" s="17">
         <v>109.115566</v>
       </c>
-      <c r="Y5" s="18"/>
+      <c r="W5" s="17">
+        <v>110.017573</v>
+      </c>
+      <c r="Z5" s="18"/>
     </row>
-    <row r="6" spans="1:25" ht="21.75" customHeight="1">
+    <row r="6" spans="1:26" ht="21.75" customHeight="1">
       <c r="B6" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="20">
         <v>35.4</v>
       </c>
       <c r="D6" s="21">
         <v>58.4</v>
       </c>
       <c r="E6" s="20">
         <v>75.2</v>
       </c>
       <c r="F6" s="21">
         <v>88.4</v>
       </c>
       <c r="G6" s="20">
         <v>101</v>
       </c>
       <c r="H6" s="21">
         <v>102.6</v>
       </c>
       <c r="I6" s="21">
         <v>95.863</v>
       </c>
       <c r="J6" s="21">
@@ -1282,53 +1288,56 @@
       </c>
       <c r="O6" s="22">
         <v>118.7</v>
       </c>
       <c r="P6" s="22">
         <v>98</v>
       </c>
       <c r="Q6" s="23">
         <v>96.600000000000009</v>
       </c>
       <c r="R6" s="24">
         <v>112.6</v>
       </c>
       <c r="S6" s="17">
         <v>110.949658</v>
       </c>
       <c r="T6" s="17">
         <v>115.706479</v>
       </c>
       <c r="U6" s="17">
         <v>102.07419</v>
       </c>
       <c r="V6" s="17">
         <v>107.11473699999999</v>
       </c>
-      <c r="Y6" s="18"/>
+      <c r="W6" s="17">
+        <v>107.925087</v>
+      </c>
+      <c r="Z6" s="18"/>
     </row>
-    <row r="7" spans="1:25" ht="21.75" customHeight="1">
+    <row r="7" spans="1:26" ht="21.75" customHeight="1">
       <c r="B7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="13">
         <v>33.299999999999997</v>
       </c>
       <c r="D7" s="14">
         <v>54.2</v>
       </c>
       <c r="E7" s="13">
         <v>69.900000000000006</v>
       </c>
       <c r="F7" s="14">
         <v>82.4</v>
       </c>
       <c r="G7" s="13">
         <v>94.8</v>
       </c>
       <c r="H7" s="14">
         <v>97.5</v>
       </c>
       <c r="I7" s="14">
         <v>93.32</v>
       </c>
       <c r="J7" s="14">
@@ -1348,53 +1357,56 @@
       </c>
       <c r="O7" s="15">
         <v>118.10000000000001</v>
       </c>
       <c r="P7" s="15">
         <v>95.600000000000009</v>
       </c>
       <c r="Q7" s="16">
         <v>94.4</v>
       </c>
       <c r="R7" s="24">
         <v>112.9</v>
       </c>
       <c r="S7" s="17">
         <v>111.69895799999999</v>
       </c>
       <c r="T7" s="17">
         <v>115.792052</v>
       </c>
       <c r="U7" s="17">
         <v>103.188187</v>
       </c>
       <c r="V7" s="17">
         <v>107.555882</v>
       </c>
-      <c r="Y7" s="18"/>
+      <c r="W7" s="17">
+        <v>108.676474</v>
+      </c>
+      <c r="Z7" s="18"/>
     </row>
-    <row r="8" spans="1:25" ht="21.75" customHeight="1">
+    <row r="8" spans="1:26" ht="21.75" customHeight="1">
       <c r="B8" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="20">
         <v>32.5</v>
       </c>
       <c r="D8" s="21">
         <v>51.4</v>
       </c>
       <c r="E8" s="20">
         <v>66.400000000000006</v>
       </c>
       <c r="F8" s="21">
         <v>78.2</v>
       </c>
       <c r="G8" s="20">
         <v>90.6</v>
       </c>
       <c r="H8" s="21">
         <v>94.5</v>
       </c>
       <c r="I8" s="21">
         <v>92.323999999999998</v>
       </c>
       <c r="J8" s="21">
@@ -1414,53 +1426,56 @@
       </c>
       <c r="O8" s="22">
         <v>117.4</v>
       </c>
       <c r="P8" s="22">
         <v>95.300000000000011</v>
       </c>
       <c r="Q8" s="23">
         <v>94.4</v>
       </c>
       <c r="R8" s="24">
         <v>113</v>
       </c>
       <c r="S8" s="17">
         <v>111.92732900000001</v>
       </c>
       <c r="T8" s="17">
         <v>115.66869699999999</v>
       </c>
       <c r="U8" s="17">
         <v>104.213611</v>
       </c>
       <c r="V8" s="17">
         <v>108.352036</v>
       </c>
-      <c r="Y8" s="18"/>
+      <c r="W8" s="17">
+        <v>109.657488</v>
+      </c>
+      <c r="Z8" s="18"/>
     </row>
-    <row r="9" spans="1:25" ht="21.75" customHeight="1">
+    <row r="9" spans="1:26" ht="21.75" customHeight="1">
       <c r="B9" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="20">
         <v>32.200000000000003</v>
       </c>
       <c r="D9" s="21">
         <v>50.4</v>
       </c>
       <c r="E9" s="20">
         <v>64.900000000000006</v>
       </c>
       <c r="F9" s="21">
         <v>76.400000000000006</v>
       </c>
       <c r="G9" s="20">
         <v>88.2</v>
       </c>
       <c r="H9" s="21">
         <v>92.7</v>
       </c>
       <c r="I9" s="21">
         <v>91.816000000000003</v>
       </c>
       <c r="J9" s="21">
@@ -1480,53 +1495,56 @@
       </c>
       <c r="O9" s="22">
         <v>117.4</v>
       </c>
       <c r="P9" s="22">
         <v>95.2</v>
       </c>
       <c r="Q9" s="23">
         <v>94.600000000000009</v>
       </c>
       <c r="R9" s="24">
         <v>113.3</v>
       </c>
       <c r="S9" s="17">
         <v>112.51186800000001</v>
       </c>
       <c r="T9" s="17">
         <v>116.204064</v>
       </c>
       <c r="U9" s="17">
         <v>105.14022299999999</v>
       </c>
       <c r="V9" s="17">
         <v>108.99548399999999</v>
       </c>
-      <c r="Y9" s="18"/>
+      <c r="W9" s="17">
+        <v>110.56889699999999</v>
+      </c>
+      <c r="Z9" s="18"/>
     </row>
-    <row r="10" spans="1:25" ht="21.75" customHeight="1">
+    <row r="10" spans="1:26" ht="21.75" customHeight="1">
       <c r="B10" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="20">
         <v>33.200000000000003</v>
       </c>
       <c r="D10" s="21">
         <v>51.5</v>
       </c>
       <c r="E10" s="20">
         <v>65.3</v>
       </c>
       <c r="F10" s="21">
         <v>76.8</v>
       </c>
       <c r="G10" s="20">
         <v>88.5</v>
       </c>
       <c r="H10" s="21">
         <v>92.1</v>
       </c>
       <c r="I10" s="21">
         <v>91.841999999999999</v>
       </c>
       <c r="J10" s="21">
@@ -1546,53 +1564,56 @@
       </c>
       <c r="O10" s="22">
         <v>121.60000000000001</v>
       </c>
       <c r="P10" s="22">
         <v>95.800000000000011</v>
       </c>
       <c r="Q10" s="23">
         <v>95.2</v>
       </c>
       <c r="R10" s="24">
         <v>117.6</v>
       </c>
       <c r="S10" s="17">
         <v>116.85414</v>
       </c>
       <c r="T10" s="17">
         <v>120.721395</v>
       </c>
       <c r="U10" s="17">
         <v>109.43754799999999</v>
       </c>
       <c r="V10" s="17">
         <v>113.767172</v>
       </c>
-      <c r="Y10" s="18"/>
+      <c r="W10" s="17">
+        <v>115.71569199999999</v>
+      </c>
+      <c r="Z10" s="18"/>
     </row>
-    <row r="11" spans="1:25" ht="21.75" customHeight="1">
+    <row r="11" spans="1:26" ht="21.75" customHeight="1">
       <c r="B11" s="19" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="20">
         <v>36.4</v>
       </c>
       <c r="D11" s="21">
         <v>55.5</v>
       </c>
       <c r="E11" s="20">
         <v>71.3</v>
       </c>
       <c r="F11" s="21">
         <v>84.5</v>
       </c>
       <c r="G11" s="20">
         <v>98.1</v>
       </c>
       <c r="H11" s="21">
         <v>99.9</v>
       </c>
       <c r="I11" s="21">
         <v>99.52</v>
       </c>
       <c r="J11" s="21">
@@ -1612,53 +1633,56 @@
       </c>
       <c r="O11" s="22">
         <v>134.1</v>
       </c>
       <c r="P11" s="22">
         <v>102.2</v>
       </c>
       <c r="Q11" s="23">
         <v>101.30000000000001</v>
       </c>
       <c r="R11" s="24">
         <v>129.5</v>
       </c>
       <c r="S11" s="17">
         <v>128.84657099999998</v>
       </c>
       <c r="T11" s="17">
         <v>132.26641800000002</v>
       </c>
       <c r="U11" s="17">
         <v>120.015225</v>
       </c>
       <c r="V11" s="17">
         <v>125.08585600000001</v>
       </c>
-      <c r="Y11" s="18"/>
+      <c r="W11" s="17">
+        <v>127.60652099999999</v>
+      </c>
+      <c r="Z11" s="18"/>
     </row>
-    <row r="12" spans="1:25" ht="21.75" customHeight="1">
+    <row r="12" spans="1:26" ht="21.75" customHeight="1">
       <c r="B12" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="20">
         <v>43.1</v>
       </c>
       <c r="D12" s="21">
         <v>64.5</v>
       </c>
       <c r="E12" s="20">
         <v>85.1</v>
       </c>
       <c r="F12" s="21">
         <v>102.7</v>
       </c>
       <c r="G12" s="20">
         <v>116.7</v>
       </c>
       <c r="H12" s="21">
         <v>115.9</v>
       </c>
       <c r="I12" s="21">
         <v>115.777</v>
       </c>
       <c r="J12" s="21">
@@ -1678,53 +1702,56 @@
       </c>
       <c r="O12" s="22">
         <v>142.20000000000002</v>
       </c>
       <c r="P12" s="22">
         <v>114.9</v>
       </c>
       <c r="Q12" s="23">
         <v>114.9</v>
       </c>
       <c r="R12" s="24">
         <v>140.1</v>
       </c>
       <c r="S12" s="17">
         <v>138.74854199999999</v>
       </c>
       <c r="T12" s="17">
         <v>142.377261</v>
       </c>
       <c r="U12" s="17">
         <v>129.70315399999998</v>
       </c>
       <c r="V12" s="17">
         <v>134.64567099999999</v>
       </c>
-      <c r="Y12" s="18"/>
+      <c r="W12" s="17">
+        <v>137.37210200000001</v>
+      </c>
+      <c r="Z12" s="18"/>
     </row>
-    <row r="13" spans="1:25" ht="21.75" customHeight="1">
+    <row r="13" spans="1:26" ht="21.75" customHeight="1">
       <c r="B13" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="20">
         <v>58.6</v>
       </c>
       <c r="D13" s="21">
         <v>85.7</v>
       </c>
       <c r="E13" s="20">
         <v>112.4</v>
       </c>
       <c r="F13" s="21">
         <v>134.1</v>
       </c>
       <c r="G13" s="20">
         <v>146</v>
       </c>
       <c r="H13" s="21">
         <v>141.9</v>
       </c>
       <c r="I13" s="21">
         <v>140.84800000000001</v>
       </c>
       <c r="J13" s="21">
@@ -1744,53 +1771,56 @@
       </c>
       <c r="O13" s="22">
         <v>150.4</v>
       </c>
       <c r="P13" s="22">
         <v>134.5</v>
       </c>
       <c r="Q13" s="23">
         <v>135.9</v>
       </c>
       <c r="R13" s="24">
         <v>151.80000000000001</v>
       </c>
       <c r="S13" s="17">
         <v>148.60980699999999</v>
       </c>
       <c r="T13" s="17">
         <v>154.77968799999999</v>
       </c>
       <c r="U13" s="17">
         <v>140.43215000000001</v>
       </c>
       <c r="V13" s="17">
         <v>142.67364600000002</v>
       </c>
-      <c r="Y13" s="18"/>
+      <c r="W13" s="17">
+        <v>145.73320699999999</v>
+      </c>
+      <c r="Z13" s="18"/>
     </row>
-    <row r="14" spans="1:25" ht="21.75" customHeight="1">
+    <row r="14" spans="1:26" ht="21.75" customHeight="1">
       <c r="B14" s="19" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="20">
         <v>67.400000000000006</v>
       </c>
       <c r="D14" s="21">
         <v>100.4</v>
       </c>
       <c r="E14" s="20">
         <v>129.9</v>
       </c>
       <c r="F14" s="21">
         <v>154.80000000000001</v>
       </c>
       <c r="G14" s="20">
         <v>166.3</v>
       </c>
       <c r="H14" s="21">
         <v>161</v>
       </c>
       <c r="I14" s="21">
         <v>159.928</v>
       </c>
       <c r="J14" s="21">
@@ -1810,53 +1840,56 @@
       </c>
       <c r="O14" s="22">
         <v>153.1</v>
       </c>
       <c r="P14" s="22">
         <v>148.70000000000002</v>
       </c>
       <c r="Q14" s="23">
         <v>151.80000000000001</v>
       </c>
       <c r="R14" s="24">
         <v>156</v>
       </c>
       <c r="S14" s="17">
         <v>150.47627700000001</v>
       </c>
       <c r="T14" s="17">
         <v>159.682547</v>
       </c>
       <c r="U14" s="17">
         <v>144.60031700000002</v>
       </c>
       <c r="V14" s="17">
         <v>144.65656799999999</v>
       </c>
-      <c r="Y14" s="18"/>
+      <c r="W14" s="17">
+        <v>147.69744299999999</v>
+      </c>
+      <c r="Z14" s="18"/>
     </row>
-    <row r="15" spans="1:25" ht="21.75" customHeight="1">
+    <row r="15" spans="1:26" ht="21.75" customHeight="1">
       <c r="B15" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="20">
         <v>70</v>
       </c>
       <c r="D15" s="21">
         <v>105.6</v>
       </c>
       <c r="E15" s="20">
         <v>136.5</v>
       </c>
       <c r="F15" s="21">
         <v>162.9</v>
       </c>
       <c r="G15" s="20">
         <v>174.6</v>
       </c>
       <c r="H15" s="21">
         <v>169.6</v>
       </c>
       <c r="I15" s="21">
         <v>168.55799999999999</v>
       </c>
       <c r="J15" s="21">
@@ -1876,53 +1909,56 @@
       </c>
       <c r="O15" s="22">
         <v>149.4</v>
       </c>
       <c r="P15" s="22">
         <v>154.60000000000002</v>
       </c>
       <c r="Q15" s="23">
         <v>157.9</v>
       </c>
       <c r="R15" s="24">
         <v>153</v>
       </c>
       <c r="S15" s="17">
         <v>146.135257</v>
       </c>
       <c r="T15" s="17">
         <v>156.80807999999999</v>
       </c>
       <c r="U15" s="17">
         <v>141.44636300000002</v>
       </c>
       <c r="V15" s="17">
         <v>140.87498300000001</v>
       </c>
-      <c r="Y15" s="18"/>
+      <c r="W15" s="17">
+        <v>143.40140100000002</v>
+      </c>
+      <c r="Z15" s="18"/>
     </row>
-    <row r="16" spans="1:25" ht="21.75" customHeight="1">
+    <row r="16" spans="1:26" ht="21.75" customHeight="1">
       <c r="B16" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="20">
         <v>70.3</v>
       </c>
       <c r="D16" s="21">
         <v>107.8</v>
       </c>
       <c r="E16" s="20">
         <v>139.69999999999999</v>
       </c>
       <c r="F16" s="21">
         <v>166.5</v>
       </c>
       <c r="G16" s="20">
         <v>178.9</v>
       </c>
       <c r="H16" s="21">
         <v>174.3</v>
       </c>
       <c r="I16" s="21">
         <v>173.33199999999999</v>
       </c>
       <c r="J16" s="21">
@@ -1942,53 +1978,56 @@
       </c>
       <c r="O16" s="22">
         <v>145.70000000000002</v>
       </c>
       <c r="P16" s="22">
         <v>159</v>
       </c>
       <c r="Q16" s="23">
         <v>161.70000000000002</v>
       </c>
       <c r="R16" s="24">
         <v>150.4</v>
       </c>
       <c r="S16" s="17">
         <v>143.00502600000002</v>
       </c>
       <c r="T16" s="17">
         <v>153.61151800000002</v>
       </c>
       <c r="U16" s="17">
         <v>138.97569399999998</v>
       </c>
       <c r="V16" s="17">
         <v>138.634244</v>
       </c>
-      <c r="Y16" s="18"/>
+      <c r="W16" s="17">
+        <v>139.662677</v>
+      </c>
+      <c r="Z16" s="18"/>
     </row>
-    <row r="17" spans="2:25" ht="21.75" customHeight="1">
+    <row r="17" spans="2:26" ht="21.75" customHeight="1">
       <c r="B17" s="19" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="20">
         <v>64.8</v>
       </c>
       <c r="D17" s="21">
         <v>99.7</v>
       </c>
       <c r="E17" s="20">
         <v>131.6</v>
       </c>
       <c r="F17" s="21">
         <v>159.69999999999999</v>
       </c>
       <c r="G17" s="20">
         <v>173.6</v>
       </c>
       <c r="H17" s="21">
         <v>169.5</v>
       </c>
       <c r="I17" s="21">
         <v>169.541</v>
       </c>
       <c r="J17" s="21">
@@ -2008,53 +2047,56 @@
       </c>
       <c r="O17" s="22">
         <v>136.9</v>
       </c>
       <c r="P17" s="22">
         <v>155.80000000000001</v>
       </c>
       <c r="Q17" s="23">
         <v>158.5</v>
       </c>
       <c r="R17" s="24">
         <v>145</v>
       </c>
       <c r="S17" s="17">
         <v>135.92895900000002</v>
       </c>
       <c r="T17" s="17">
         <v>146.27622600000001</v>
       </c>
       <c r="U17" s="17">
         <v>132.402545</v>
       </c>
       <c r="V17" s="17">
         <v>132.80862999999999</v>
       </c>
-      <c r="Y17" s="18"/>
+      <c r="W17" s="17">
+        <v>132.475424</v>
+      </c>
+      <c r="Z17" s="18"/>
     </row>
-    <row r="18" spans="2:25" ht="21.75" customHeight="1">
+    <row r="18" spans="2:26" ht="21.75" customHeight="1">
       <c r="B18" s="19" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="20">
         <v>72.400000000000006</v>
       </c>
       <c r="D18" s="21">
         <v>109.1</v>
       </c>
       <c r="E18" s="20">
         <v>142.19999999999999</v>
       </c>
       <c r="F18" s="21">
         <v>170.1</v>
       </c>
       <c r="G18" s="20">
         <v>181.9</v>
       </c>
       <c r="H18" s="21">
         <v>177</v>
       </c>
       <c r="I18" s="21">
         <v>176.16800000000001</v>
       </c>
       <c r="J18" s="21">
@@ -2074,53 +2116,56 @@
       </c>
       <c r="O18" s="22">
         <v>140</v>
       </c>
       <c r="P18" s="22">
         <v>162.20000000000002</v>
       </c>
       <c r="Q18" s="23">
         <v>164.10000000000002</v>
       </c>
       <c r="R18" s="24">
         <v>146.6</v>
       </c>
       <c r="S18" s="17">
         <v>138.08347000000001</v>
       </c>
       <c r="T18" s="17">
         <v>146.90572700000001</v>
       </c>
       <c r="U18" s="17">
         <v>134.51142400000001</v>
       </c>
       <c r="V18" s="17">
         <v>134.51997899999998</v>
       </c>
-      <c r="Y18" s="18"/>
+      <c r="W18" s="17">
+        <v>134.089868</v>
+      </c>
+      <c r="Z18" s="18"/>
     </row>
-    <row r="19" spans="2:25" ht="21.75" customHeight="1">
+    <row r="19" spans="2:26" ht="21.75" customHeight="1">
       <c r="B19" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="20">
         <v>72.5</v>
       </c>
       <c r="D19" s="21">
         <v>110.3</v>
       </c>
       <c r="E19" s="20">
         <v>143.69999999999999</v>
       </c>
       <c r="F19" s="21">
         <v>171.1</v>
       </c>
       <c r="G19" s="20">
         <v>182.7</v>
       </c>
       <c r="H19" s="21">
         <v>177.7</v>
       </c>
       <c r="I19" s="21">
         <v>177.75200000000001</v>
       </c>
       <c r="J19" s="21">
@@ -2140,53 +2185,56 @@
       </c>
       <c r="O19" s="22">
         <v>139.6</v>
       </c>
       <c r="P19" s="22">
         <v>163.5</v>
       </c>
       <c r="Q19" s="23">
         <v>164.70000000000002</v>
       </c>
       <c r="R19" s="24">
         <v>146.30000000000001</v>
       </c>
       <c r="S19" s="17">
         <v>136.85159099999998</v>
       </c>
       <c r="T19" s="17">
         <v>144.47206500000001</v>
       </c>
       <c r="U19" s="17">
         <v>133.40982500000001</v>
       </c>
       <c r="V19" s="17">
         <v>134.04189000000002</v>
       </c>
-      <c r="Y19" s="18"/>
+      <c r="W19" s="17">
+        <v>133.05999</v>
+      </c>
+      <c r="Z19" s="18"/>
     </row>
-    <row r="20" spans="2:25" ht="21.75" customHeight="1">
+    <row r="20" spans="2:26" ht="21.75" customHeight="1">
       <c r="B20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="25">
         <v>71</v>
       </c>
       <c r="D20" s="21">
         <v>108.8</v>
       </c>
       <c r="E20" s="20">
         <v>142.30000000000001</v>
       </c>
       <c r="F20" s="21">
         <v>168.9</v>
       </c>
       <c r="G20" s="20">
         <v>179.9</v>
       </c>
       <c r="H20" s="21">
         <v>175.7</v>
       </c>
       <c r="I20" s="21">
         <v>175.44</v>
       </c>
       <c r="J20" s="21">
@@ -2206,53 +2254,56 @@
       </c>
       <c r="O20" s="22">
         <v>140.80000000000001</v>
       </c>
       <c r="P20" s="22">
         <v>163.10000000000002</v>
       </c>
       <c r="Q20" s="23">
         <v>163.30000000000001</v>
       </c>
       <c r="R20" s="24">
         <v>146.9</v>
       </c>
       <c r="S20" s="17">
         <v>137.85234700000001</v>
       </c>
       <c r="T20" s="17">
         <v>143.96451999999999</v>
       </c>
       <c r="U20" s="17">
         <v>134.30025599999999</v>
       </c>
       <c r="V20" s="17">
         <v>135.15015500000001</v>
       </c>
-      <c r="Y20" s="18"/>
+      <c r="W20" s="17">
+        <v>134.357258</v>
+      </c>
+      <c r="Z20" s="18"/>
     </row>
-    <row r="21" spans="2:25" ht="21.75" customHeight="1">
+    <row r="21" spans="2:26" ht="21.75" customHeight="1">
       <c r="B21" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="20">
         <v>68.7</v>
       </c>
       <c r="D21" s="21">
         <v>108.1</v>
       </c>
       <c r="E21" s="20">
         <v>141.5</v>
       </c>
       <c r="F21" s="21">
         <v>165.9</v>
       </c>
       <c r="G21" s="20">
         <v>177.8</v>
       </c>
       <c r="H21" s="21">
         <v>173.3</v>
       </c>
       <c r="I21" s="21">
         <v>173.79599999999999</v>
       </c>
       <c r="J21" s="21">
@@ -2272,53 +2323,56 @@
       </c>
       <c r="O21" s="22">
         <v>146.80000000000001</v>
       </c>
       <c r="P21" s="22">
         <v>163</v>
       </c>
       <c r="Q21" s="23">
         <v>161.60000000000002</v>
       </c>
       <c r="R21" s="24">
         <v>150.19999999999999</v>
       </c>
       <c r="S21" s="17">
         <v>142.95085699999998</v>
       </c>
       <c r="T21" s="17">
         <v>147.74013500000001</v>
       </c>
       <c r="U21" s="17">
         <v>138.491715</v>
       </c>
       <c r="V21" s="17">
         <v>139.01452499999999</v>
       </c>
-      <c r="Y21" s="18"/>
+      <c r="W21" s="17">
+        <v>139.56382099999999</v>
+      </c>
+      <c r="Z21" s="18"/>
     </row>
-    <row r="22" spans="2:25" ht="21.75" customHeight="1">
+    <row r="22" spans="2:26" ht="21.75" customHeight="1">
       <c r="B22" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="20">
         <v>61.2</v>
       </c>
       <c r="D22" s="21">
         <v>99.8</v>
       </c>
       <c r="E22" s="20">
         <v>132.69999999999999</v>
       </c>
       <c r="F22" s="21">
         <v>153.4</v>
       </c>
       <c r="G22" s="20">
         <v>168.5</v>
       </c>
       <c r="H22" s="21">
         <v>163.80000000000001</v>
       </c>
       <c r="I22" s="21">
         <v>166.07400000000001</v>
       </c>
       <c r="J22" s="21">
@@ -2338,53 +2392,56 @@
       </c>
       <c r="O22" s="22">
         <v>154.20000000000002</v>
       </c>
       <c r="P22" s="22">
         <v>156.60000000000002</v>
       </c>
       <c r="Q22" s="23">
         <v>153.60000000000002</v>
       </c>
       <c r="R22" s="24">
         <v>153.9</v>
       </c>
       <c r="S22" s="17">
         <v>147.31543400000001</v>
       </c>
       <c r="T22" s="17">
         <v>152.48282699999999</v>
       </c>
       <c r="U22" s="17">
         <v>141.60739699999999</v>
       </c>
       <c r="V22" s="17">
         <v>143.126251</v>
       </c>
-      <c r="Y22" s="18"/>
+      <c r="W22" s="17">
+        <v>144.31001000000001</v>
+      </c>
+      <c r="Z22" s="18"/>
     </row>
-    <row r="23" spans="2:25" ht="21.75" customHeight="1">
+    <row r="23" spans="2:26" ht="21.75" customHeight="1">
       <c r="B23" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="20">
         <v>57.4</v>
       </c>
       <c r="D23" s="21">
         <v>96.6</v>
       </c>
       <c r="E23" s="20">
         <v>126.6</v>
       </c>
       <c r="F23" s="21">
         <v>148.4</v>
       </c>
       <c r="G23" s="20">
         <v>162.9</v>
       </c>
       <c r="H23" s="21">
         <v>159</v>
       </c>
       <c r="I23" s="21">
         <v>164.12299999999999</v>
       </c>
       <c r="J23" s="21">
@@ -2404,53 +2461,56 @@
       </c>
       <c r="O23" s="22">
         <v>155.80000000000001</v>
       </c>
       <c r="P23" s="22">
         <v>151.20000000000002</v>
       </c>
       <c r="Q23" s="23">
         <v>147.20000000000002</v>
       </c>
       <c r="R23" s="24">
         <v>153.5</v>
       </c>
       <c r="S23" s="17">
         <v>147.695189</v>
       </c>
       <c r="T23" s="17">
         <v>153.543397</v>
       </c>
       <c r="U23" s="17">
         <v>142.40440700000002</v>
       </c>
       <c r="V23" s="17">
         <v>145.66192800000002</v>
       </c>
-      <c r="Y23" s="18"/>
+      <c r="W23" s="17">
+        <v>146.34004300000001</v>
+      </c>
+      <c r="Z23" s="18"/>
     </row>
-    <row r="24" spans="2:25" ht="21.75" customHeight="1">
+    <row r="24" spans="2:26" ht="21.75" customHeight="1">
       <c r="B24" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="20">
         <v>58.6</v>
       </c>
       <c r="D24" s="21">
         <v>93.2</v>
       </c>
       <c r="E24" s="20">
         <v>122</v>
       </c>
       <c r="F24" s="21">
         <v>144.4</v>
       </c>
       <c r="G24" s="20">
         <v>160.19999999999999</v>
       </c>
       <c r="H24" s="21">
         <v>156.5</v>
       </c>
       <c r="I24" s="21">
         <v>160.47900000000001</v>
       </c>
       <c r="J24" s="21">
@@ -2470,53 +2530,56 @@
       </c>
       <c r="O24" s="22">
         <v>151.9</v>
       </c>
       <c r="P24" s="22">
         <v>146.5</v>
       </c>
       <c r="Q24" s="23">
         <v>142.20000000000002</v>
       </c>
       <c r="R24" s="24">
         <v>149</v>
       </c>
       <c r="S24" s="17">
         <v>143.54962400000002</v>
       </c>
       <c r="T24" s="17">
         <v>150.289883</v>
       </c>
       <c r="U24" s="17">
         <v>139.48507599999999</v>
       </c>
       <c r="V24" s="17">
         <v>143.58032299999999</v>
       </c>
-      <c r="Y24" s="18"/>
+      <c r="W24" s="17">
+        <v>143.80811700000001</v>
+      </c>
+      <c r="Z24" s="18"/>
     </row>
-    <row r="25" spans="2:25" ht="21.75" customHeight="1">
+    <row r="25" spans="2:26" ht="21.75" customHeight="1">
       <c r="B25" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="20">
         <v>57.4</v>
       </c>
       <c r="D25" s="21">
         <v>87.8</v>
       </c>
       <c r="E25" s="20">
         <v>114.3</v>
       </c>
       <c r="F25" s="21">
         <v>134.6</v>
       </c>
       <c r="G25" s="20">
         <v>151.4</v>
       </c>
       <c r="H25" s="21">
         <v>147.5</v>
       </c>
       <c r="I25" s="21">
         <v>150.80099999999999</v>
       </c>
       <c r="J25" s="21">
@@ -2536,53 +2599,56 @@
       </c>
       <c r="O25" s="22">
         <v>147.30000000000001</v>
       </c>
       <c r="P25" s="22">
         <v>138.4</v>
       </c>
       <c r="Q25" s="23">
         <v>134.30000000000001</v>
       </c>
       <c r="R25" s="24">
         <v>144.5</v>
       </c>
       <c r="S25" s="17">
         <v>138.985376</v>
       </c>
       <c r="T25" s="17">
         <v>146.25398899999999</v>
       </c>
       <c r="U25" s="17">
         <v>135.88416699999999</v>
       </c>
       <c r="V25" s="17">
         <v>140.55385000000001</v>
       </c>
-      <c r="Y25" s="18"/>
+      <c r="W25" s="17">
+        <v>141.01065400000002</v>
+      </c>
+      <c r="Z25" s="18"/>
     </row>
-    <row r="26" spans="2:25" ht="21.75" customHeight="1">
+    <row r="26" spans="2:26" ht="21.75" customHeight="1">
       <c r="B26" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="20">
         <v>53.9</v>
       </c>
       <c r="D26" s="21">
         <v>81.7</v>
       </c>
       <c r="E26" s="20">
         <v>107.1</v>
       </c>
       <c r="F26" s="21">
         <v>125.8</v>
       </c>
       <c r="G26" s="20">
         <v>141</v>
       </c>
       <c r="H26" s="21">
         <v>138.1</v>
       </c>
       <c r="I26" s="21">
         <v>141.71299999999999</v>
       </c>
       <c r="J26" s="21">
@@ -2602,53 +2668,56 @@
       </c>
       <c r="O26" s="22">
         <v>141.6</v>
       </c>
       <c r="P26" s="22">
         <v>130.4</v>
       </c>
       <c r="Q26" s="23">
         <v>126.30000000000001</v>
       </c>
       <c r="R26" s="24">
         <v>138.5</v>
       </c>
       <c r="S26" s="17">
         <v>132.80967800000002</v>
       </c>
       <c r="T26" s="17">
         <v>139.856257</v>
       </c>
       <c r="U26" s="17">
         <v>129.86068399999999</v>
       </c>
       <c r="V26" s="17">
         <v>134.60209099999997</v>
       </c>
-      <c r="Y26" s="18"/>
+      <c r="W26" s="17">
+        <v>135.55878200000001</v>
+      </c>
+      <c r="Z26" s="18"/>
     </row>
-    <row r="27" spans="2:25" ht="21.75" customHeight="1">
+    <row r="27" spans="2:26" ht="21.75" customHeight="1">
       <c r="B27" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="20">
         <v>49.7</v>
       </c>
       <c r="D27" s="21">
         <v>76.7</v>
       </c>
       <c r="E27" s="20">
         <v>100</v>
       </c>
       <c r="F27" s="21">
         <v>117.9</v>
       </c>
       <c r="G27" s="20">
         <v>132.6</v>
       </c>
       <c r="H27" s="21">
         <v>131.4</v>
       </c>
       <c r="I27" s="21">
         <v>134.21700000000001</v>
       </c>
       <c r="J27" s="21">
@@ -2668,53 +2737,56 @@
       </c>
       <c r="O27" s="22">
         <v>133.9</v>
       </c>
       <c r="P27" s="22">
         <v>122.30000000000001</v>
       </c>
       <c r="Q27" s="23">
         <v>119.9</v>
       </c>
       <c r="R27" s="24">
         <v>131.1</v>
       </c>
       <c r="S27" s="17">
         <v>125.119928</v>
       </c>
       <c r="T27" s="17">
         <v>130.99730499999998</v>
       </c>
       <c r="U27" s="17">
         <v>121.926777</v>
       </c>
       <c r="V27" s="17">
         <v>125.931557</v>
       </c>
-      <c r="Y27" s="18"/>
+      <c r="W27" s="17">
+        <v>127.240386</v>
+      </c>
+      <c r="Z27" s="18"/>
     </row>
-    <row r="28" spans="2:25" ht="21.75" customHeight="1" thickBot="1">
+    <row r="28" spans="2:26" ht="21.75" customHeight="1" thickBot="1">
       <c r="B28" s="26" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="27">
         <v>45.2</v>
       </c>
       <c r="D28" s="28">
         <v>71.8</v>
       </c>
       <c r="E28" s="27">
         <v>91.2</v>
       </c>
       <c r="F28" s="28">
         <v>108.2</v>
       </c>
       <c r="G28" s="27">
         <v>121.4</v>
       </c>
       <c r="H28" s="28">
         <v>122.4</v>
       </c>
       <c r="I28" s="28">
         <v>124.205</v>
       </c>
       <c r="J28" s="28">
@@ -2734,68 +2806,71 @@
       </c>
       <c r="O28" s="29">
         <v>128.80000000000001</v>
       </c>
       <c r="P28" s="29">
         <v>113.60000000000001</v>
       </c>
       <c r="Q28" s="30">
         <v>112.10000000000001</v>
       </c>
       <c r="R28" s="31">
         <v>126.6</v>
       </c>
       <c r="S28" s="17">
         <v>120.17721300000001</v>
       </c>
       <c r="T28" s="17">
         <v>125.185408</v>
       </c>
       <c r="U28" s="17">
         <v>115.83734200000001</v>
       </c>
       <c r="V28" s="17">
         <v>119.548216</v>
       </c>
-      <c r="Y28" s="18"/>
+      <c r="W28" s="17">
+        <v>120.43176799999999</v>
+      </c>
+      <c r="Z28" s="18"/>
     </row>
-    <row r="30" spans="2:25" ht="21" customHeight="1">
+    <row r="30" spans="2:26" ht="21" customHeight="1">
       <c r="B30" s="7" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="32" spans="2:25" ht="18" customHeight="1">
+    <row r="32" spans="2:26" ht="18" customHeight="1">
       <c r="B32" s="7" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:T1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="B5:V28">
+  <conditionalFormatting sqref="B5:W28">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="76" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R1-22</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>