--- v0 (2025-10-10)
+++ v1 (2026-08-05)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用\1章\1-2-1\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-2-1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7E059F4-CC7D-47B1-A59E-07E35BA14696}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC7BD403-F870-4626-8C39-29A4FACDA26B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7785" yWindow="1710" windowWidth="18180" windowHeight="14730" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-2-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="51">
   <si>
     <t>運輸</t>
   </si>
   <si>
     <t>エネルギーの使われ方</t>
     <rPh sb="6" eb="7">
       <t>ツカ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>カタ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>部門別最終エネルギー消費の推移（PJ)</t>
     <rPh sb="0" eb="3">
       <t>ブモンベツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サイシュウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="13" eb="15">
@@ -436,68 +436,75 @@
       <t>ゲンユ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ヤク</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>ネツリョウ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ソウトウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>2022年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>2023年</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2024年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2024年</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>2024年3月</t>
+    <t>2025年3月</t>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
-  </si>
-[...5 lines deleted...]
-    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="0.0%"/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1729,54 +1736,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:M48"/>
+  <dimension ref="B1:M49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+    <sheetView tabSelected="1" topLeftCell="A23" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="2" width="9" style="3" customWidth="1"/>
     <col min="3" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.75" style="3" customWidth="1"/>
     <col min="10" max="10" width="7" style="3" customWidth="1"/>
     <col min="11" max="16384" width="11" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="48.95" customHeight="1">
       <c r="B1" s="61" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="1"/>
       <c r="K1" s="2"/>
@@ -1801,1008 +1808,1034 @@
       </c>
       <c r="D4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="48" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:13" ht="15" thickBot="1">
       <c r="B5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="12">
-        <v>8850.7227793113416</v>
+        <v>8858.6907741665291</v>
       </c>
       <c r="D5" s="13">
-        <v>1617.0564834389581</v>
+        <v>1608.3881845488854</v>
       </c>
       <c r="E5" s="13">
         <v>3078.2517944296324</v>
       </c>
       <c r="F5" s="43">
-        <v>13546.031057179935</v>
+        <v>13545.330753145045</v>
       </c>
       <c r="G5" s="49">
-        <v>0.65338125550953219</v>
+        <v>0.65400328243071215</v>
       </c>
       <c r="H5" s="14">
-        <v>0.11937492809614178</v>
+        <v>0.11874115249459222</v>
       </c>
       <c r="I5" s="15">
-        <v>0.22724381639432581</v>
+        <v>0.22725556507469583</v>
       </c>
     </row>
     <row r="6" spans="2:13">
       <c r="B6" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="17">
-        <v>8895.8419475929059</v>
+        <v>8904.2504408861842</v>
       </c>
       <c r="D6" s="18">
-        <v>1665.3940495609204</v>
+        <v>1656.2442524799853</v>
       </c>
       <c r="E6" s="18">
         <v>3253.6317428160646</v>
       </c>
       <c r="F6" s="44">
-        <v>13814.867739969886</v>
+        <v>13814.12643618223</v>
       </c>
       <c r="G6" s="50">
-        <v>0.64393247297294043</v>
+        <v>0.64457571617152698</v>
       </c>
       <c r="H6" s="19">
-        <v>0.12055085006297357</v>
+        <v>0.11989496839567922</v>
       </c>
       <c r="I6" s="20">
-        <v>0.23551667696408629</v>
+        <v>0.23552931543279412</v>
       </c>
     </row>
     <row r="7" spans="2:13">
       <c r="B7" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="21">
-        <v>8862.5899631323227</v>
+        <v>8871.4602288029382</v>
       </c>
       <c r="D7" s="22">
-        <v>1734.3713376564501</v>
+        <v>1724.7167981076632</v>
       </c>
       <c r="E7" s="22">
         <v>3347.2186537029215</v>
       </c>
       <c r="F7" s="45">
-        <v>13944.179954491692</v>
+        <v>13943.395680613523</v>
       </c>
       <c r="G7" s="51">
-        <v>0.63557627569755437</v>
+        <v>0.63624818745820644</v>
       </c>
       <c r="H7" s="23">
-        <v>0.12437958655989485</v>
+        <v>0.12369417304176897</v>
       </c>
       <c r="I7" s="24">
-        <v>0.24004413774255096</v>
+        <v>0.24005763950002462</v>
       </c>
     </row>
     <row r="8" spans="2:13">
       <c r="B8" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="21">
-        <v>8901.2230423782403</v>
+        <v>8910.344928659315</v>
       </c>
       <c r="D8" s="22">
-        <v>1810.5454712333999</v>
+        <v>1800.6148806168833</v>
       </c>
       <c r="E8" s="22">
         <v>3400.4403686140631</v>
       </c>
       <c r="F8" s="45">
-        <v>14112.208882225701</v>
+        <v>14111.40017789026</v>
       </c>
       <c r="G8" s="51">
-        <v>0.63074626493017072</v>
+        <v>0.63142883174839315</v>
       </c>
       <c r="H8" s="23">
-        <v>0.12829639118464142</v>
+        <v>0.12760001544269764</v>
       </c>
       <c r="I8" s="24">
-        <v>0.24095734388518802</v>
+        <v>0.24097115280890927</v>
       </c>
     </row>
     <row r="9" spans="2:13">
       <c r="B9" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="21">
-        <v>9231.9004906550235</v>
+        <v>9240.9291773936748</v>
       </c>
       <c r="D9" s="22">
-        <v>1835.6882048277917</v>
+        <v>1825.8570424279822</v>
       </c>
       <c r="E9" s="22">
         <v>3538.4918974088027</v>
       </c>
       <c r="F9" s="45">
-        <v>14606.080592891622</v>
+        <v>14605.278117230462</v>
       </c>
       <c r="G9" s="51">
-        <v>0.63205871225631438</v>
+        <v>0.63271161995140379</v>
       </c>
       <c r="H9" s="23">
-        <v>0.12567972586165044</v>
+        <v>0.12501350729322583</v>
       </c>
       <c r="I9" s="24">
-        <v>0.2422615618820349</v>
+        <v>0.24227487275537019</v>
       </c>
     </row>
     <row r="10" spans="2:13">
       <c r="B10" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="21">
-        <v>9511.1701562177605</v>
+        <v>9520.6032387489431</v>
       </c>
       <c r="D10" s="22">
-        <v>1925.9257008326949</v>
+        <v>1915.6521958290657</v>
       </c>
       <c r="E10" s="22">
         <v>3675.134966067626</v>
       </c>
       <c r="F10" s="45">
-        <v>15112.230823118081</v>
+        <v>15111.390400645634</v>
       </c>
       <c r="G10" s="51">
-        <v>0.6293690367452538</v>
+        <v>0.63002827577945275</v>
       </c>
       <c r="H10" s="23">
-        <v>0.12744152225934052</v>
+        <v>0.12676875820422318</v>
       </c>
       <c r="I10" s="24">
-        <v>0.24318944099540571</v>
+        <v>0.24320296601632407</v>
       </c>
     </row>
     <row r="11" spans="2:13">
       <c r="B11" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="21">
-        <v>9575.7241213306279</v>
+        <v>9585.4556928639395</v>
       </c>
       <c r="D11" s="22">
-        <v>1972.2069437269674</v>
+        <v>1961.6078810375955</v>
       </c>
       <c r="E11" s="22">
         <v>3776.2302313449327</v>
       </c>
       <c r="F11" s="45">
-        <v>15324.16129640253</v>
+        <v>15323.293805246465</v>
       </c>
       <c r="G11" s="51">
-        <v>0.62487753398801704</v>
+        <v>0.6255479934465541</v>
       </c>
       <c r="H11" s="23">
-        <v>0.12869917678235082</v>
+        <v>0.12801476666628753</v>
       </c>
       <c r="I11" s="24">
-        <v>0.24642328922963197</v>
+        <v>0.24643723988715849</v>
       </c>
     </row>
     <row r="12" spans="2:13">
       <c r="B12" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="21">
-        <v>9671.4893596038874</v>
+        <v>9681.1479684727583</v>
       </c>
       <c r="D12" s="22">
-        <v>1933.8829920633038</v>
+        <v>1923.3629224671583</v>
       </c>
       <c r="E12" s="22">
         <v>3803.6168535749616</v>
       </c>
       <c r="F12" s="45">
-        <v>15408.989205242155</v>
+        <v>15408.127744514881</v>
       </c>
       <c r="G12" s="51">
-        <v>0.62765241968718077</v>
+        <v>0.62831436297762633</v>
       </c>
       <c r="H12" s="23">
-        <v>0.1255035594031953</v>
+        <v>0.12482781518681618</v>
       </c>
       <c r="I12" s="24">
-        <v>0.24684402090962379</v>
+        <v>0.2468578218355573</v>
       </c>
     </row>
     <row r="13" spans="2:13">
       <c r="B13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="21">
-        <v>9481.4848230432272</v>
+        <v>9491.1144019752428</v>
       </c>
       <c r="D13" s="22">
-        <v>1959.5301213157511</v>
+        <v>1949.0411968861465</v>
       </c>
       <c r="E13" s="22">
         <v>3775.3862201546704</v>
       </c>
       <c r="F13" s="45">
-        <v>15216.401164513652</v>
+        <v>15215.541819016062</v>
       </c>
       <c r="G13" s="51">
-        <v>0.62310954610970093</v>
+        <v>0.62377761599744341</v>
       </c>
       <c r="H13" s="23">
-        <v>0.12877750133754323</v>
+        <v>0.12809541849178688</v>
       </c>
       <c r="I13" s="24">
-        <v>0.24811295255275556</v>
+        <v>0.24812696551076957</v>
       </c>
     </row>
     <row r="14" spans="2:13">
       <c r="B14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="21">
-        <v>9772.0580183107559</v>
+        <v>9781.7989837344103</v>
       </c>
       <c r="D14" s="22">
-        <v>2009.2008052897397</v>
+        <v>1998.5900729263906</v>
       </c>
       <c r="E14" s="22">
         <v>3835.3234126687275</v>
       </c>
       <c r="F14" s="45">
-        <v>15616.582236269223</v>
+        <v>15615.712469329526</v>
       </c>
       <c r="G14" s="51">
-        <v>0.6257488271419166</v>
+        <v>0.62640747279041054</v>
       </c>
       <c r="H14" s="23">
-        <v>0.12865816443648009</v>
+        <v>0.12798583970163238</v>
       </c>
       <c r="I14" s="24">
-        <v>0.24559300842160328</v>
+        <v>0.24560668750795719</v>
       </c>
     </row>
     <row r="15" spans="2:13">
       <c r="B15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="21">
-        <v>9919.913304255886</v>
+        <v>9929.738025863775</v>
       </c>
       <c r="D15" s="22">
-        <v>2083.1068535439999</v>
+        <v>2072.404399156716</v>
       </c>
       <c r="E15" s="22">
         <v>3829.8870489798264</v>
       </c>
       <c r="F15" s="45">
-        <v>15832.907206779713</v>
+        <v>15832.029474000314</v>
       </c>
       <c r="G15" s="51">
-        <v>0.62653770243838347</v>
+        <v>0.62719299772468184</v>
       </c>
       <c r="H15" s="23">
-        <v>0.13156818430995448</v>
+        <v>0.13089947833662521</v>
       </c>
       <c r="I15" s="24">
-        <v>0.24189411325166194</v>
+        <v>0.24190752393869316</v>
       </c>
     </row>
     <row r="16" spans="2:13">
       <c r="B16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="21">
-        <v>9712.5452780865144</v>
+        <v>9722.3193121179193</v>
       </c>
       <c r="D16" s="22">
-        <v>2041.4872168704339</v>
+        <v>2030.8423250484268</v>
       </c>
       <c r="E16" s="22">
         <v>3892.6073730113735</v>
       </c>
       <c r="F16" s="45">
-        <v>15646.639867968321</v>
+        <v>15645.769010177721</v>
       </c>
       <c r="G16" s="51">
-        <v>0.62074319854258042</v>
+        <v>0.62140245748185718</v>
       </c>
       <c r="H16" s="23">
-        <v>0.13047448104495271</v>
+        <v>0.12980137465453725</v>
       </c>
       <c r="I16" s="24">
-        <v>0.2487823204124669</v>
+        <v>0.24879616786360553</v>
       </c>
     </row>
     <row r="17" spans="2:9">
       <c r="B17" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="21">
-        <v>9896.0943158712944</v>
+        <v>9905.7951250772021</v>
       </c>
       <c r="D17" s="22">
-        <v>2101.7485198624213</v>
+        <v>2091.1857273123296</v>
       </c>
       <c r="E17" s="22">
         <v>3841.0361934631892</v>
       </c>
       <c r="F17" s="45">
-        <v>15838.879029196902</v>
+        <v>15838.017045852717</v>
       </c>
       <c r="G17" s="51">
-        <v>0.6247976449361814</v>
+        <v>0.6254441510195935</v>
       </c>
       <c r="H17" s="23">
-        <v>0.13269553457590799</v>
+        <v>0.13203583007002254</v>
       </c>
       <c r="I17" s="24">
-        <v>0.24250682048791089</v>
+        <v>0.24252001891038424</v>
       </c>
     </row>
     <row r="18" spans="2:9">
       <c r="B18" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="21">
-        <v>9883.3934643745106</v>
+        <v>9893.0927910257687</v>
       </c>
       <c r="D18" s="22">
-        <v>2044.0935366009342</v>
+        <v>2033.5347296052119</v>
       </c>
       <c r="E18" s="22">
         <v>3782.5972451898951</v>
       </c>
       <c r="F18" s="45">
-        <v>15710.084246165339</v>
+        <v>15709.224765820874</v>
       </c>
       <c r="G18" s="51">
-        <v>0.62911142356139427</v>
+        <v>0.62976327212215633</v>
       </c>
       <c r="H18" s="23">
-        <v>0.130113467539162</v>
+        <v>0.12944844573295855</v>
       </c>
       <c r="I18" s="24">
-        <v>0.24077510889944376</v>
+        <v>0.24078828214488521</v>
       </c>
     </row>
     <row r="19" spans="2:9">
       <c r="B19" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="21">
-        <v>10087.685612932299</v>
+        <v>10097.066478105176</v>
       </c>
       <c r="D19" s="22">
-        <v>2084.6844297858638</v>
+        <v>2074.4746183292914</v>
       </c>
       <c r="E19" s="22">
         <v>3695.7239198397165</v>
       </c>
       <c r="F19" s="45">
-        <v>15868.093962557881</v>
+        <v>15867.265016274187</v>
       </c>
       <c r="G19" s="51">
-        <v>0.63572131830924694</v>
+        <v>0.63634573871106126</v>
       </c>
       <c r="H19" s="23">
-        <v>0.13137585614912883</v>
+        <v>0.13073926831130733</v>
       </c>
       <c r="I19" s="24">
-        <v>0.23290282554162409</v>
+        <v>0.23291499297763127</v>
       </c>
     </row>
     <row r="20" spans="2:9">
       <c r="B20" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="21">
-        <v>10127.231784082176</v>
+        <v>10138.575597727002</v>
       </c>
       <c r="D20" s="22">
-        <v>2135.0724625584689</v>
+        <v>2122.8989207526884</v>
       </c>
       <c r="E20" s="22">
         <v>3614.9961484439609</v>
       </c>
       <c r="F20" s="45">
-        <v>15877.300395084607</v>
+        <v>15876.470666923651</v>
       </c>
       <c r="G20" s="51">
-        <v>0.63784343257859044</v>
+        <v>0.63859127197893351</v>
       </c>
       <c r="H20" s="23">
-        <v>0.13447326745921226</v>
+        <v>0.13371352898824318</v>
       </c>
       <c r="I20" s="24">
-        <v>0.22768329996219722</v>
+        <v>0.22769519903282326</v>
       </c>
     </row>
     <row r="21" spans="2:9">
       <c r="B21" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="21">
-        <v>10152.185679754775</v>
+        <v>10162.791849868721</v>
       </c>
       <c r="D21" s="22">
-        <v>2056.8083839587257</v>
+        <v>2045.3904173641565</v>
       </c>
       <c r="E21" s="22">
         <v>3574.1097194987728</v>
       </c>
       <c r="F21" s="45">
-        <v>15783.103783212275</v>
+        <v>15782.291986731649</v>
       </c>
       <c r="G21" s="51">
-        <v>0.64323125661463143</v>
+        <v>0.6439363723857533</v>
       </c>
       <c r="H21" s="23">
-        <v>0.13031710443078082</v>
+        <v>0.12960034062756787</v>
       </c>
       <c r="I21" s="24">
-        <v>0.22645163895458767</v>
+        <v>0.22646328698667895</v>
       </c>
     </row>
     <row r="22" spans="2:9">
       <c r="B22" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="21">
-        <v>10061.63494047028</v>
+        <v>10072.079511036194</v>
       </c>
       <c r="D22" s="22">
-        <v>2078.6807714517777</v>
+        <v>2067.4437759948978</v>
       </c>
       <c r="E22" s="22">
         <v>3534.4559303428446</v>
       </c>
       <c r="F22" s="45">
-        <v>15674.771642264905</v>
+        <v>15673.979217373939</v>
       </c>
       <c r="G22" s="51">
-        <v>0.64189993768971021</v>
+        <v>0.64259875372756159</v>
       </c>
       <c r="H22" s="23">
-        <v>0.13261314543472491</v>
+        <v>0.13190292951921387</v>
       </c>
       <c r="I22" s="24">
-        <v>0.22548691687556466</v>
+        <v>0.22549831675322438</v>
       </c>
     </row>
     <row r="23" spans="2:9">
       <c r="B23" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="21">
-        <v>9242.103867925709</v>
+        <v>9251.0175021889354</v>
       </c>
       <c r="D23" s="22">
-        <v>2012.6102669957609</v>
+        <v>2002.9940487035469</v>
       </c>
       <c r="E23" s="22">
         <v>3421.3632451924359</v>
       </c>
       <c r="F23" s="45">
-        <v>14676.077380113909</v>
+        <v>14675.374796084921</v>
       </c>
       <c r="G23" s="51">
-        <v>0.6297393798460591</v>
+        <v>0.63037691580162647</v>
       </c>
       <c r="H23" s="23">
-        <v>0.13713543577542378</v>
+        <v>0.1364867389443371</v>
       </c>
       <c r="I23" s="24">
-        <v>0.23312518437851687</v>
+        <v>0.23313634525403623</v>
       </c>
     </row>
     <row r="24" spans="2:9">
       <c r="B24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="21">
-        <v>8844.6078228421702</v>
+        <v>8870.5329771998622</v>
       </c>
       <c r="D24" s="22">
-        <v>2010.4439279829119</v>
+        <v>1998.2485394579414</v>
       </c>
       <c r="E24" s="22">
-        <v>3373.264782595103</v>
+        <v>3358.8944612915029</v>
       </c>
       <c r="F24" s="45">
-        <v>14228.316533420188</v>
+        <v>14227.675977949306</v>
       </c>
       <c r="G24" s="51">
-        <v>0.62162011943349094</v>
+        <v>0.62347026956108742</v>
       </c>
       <c r="H24" s="23">
-        <v>0.14129879127025885</v>
+        <v>0.14044799323198792</v>
       </c>
       <c r="I24" s="24">
-        <v>0.2370810892962501</v>
+        <v>0.23608173720692466</v>
       </c>
     </row>
     <row r="25" spans="2:9">
       <c r="B25" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="21">
-        <v>9158.7608855645649</v>
+        <v>9173.6365676158621</v>
       </c>
       <c r="D25" s="22">
-        <v>2142.3222206461405</v>
+        <v>2131.311586816666</v>
       </c>
       <c r="E25" s="22">
-        <v>3386.8162534869166</v>
+        <v>3382.3165484115952</v>
       </c>
       <c r="F25" s="45">
-        <v>14687.899359697622</v>
+        <v>14687.264702844121</v>
       </c>
       <c r="G25" s="51">
-        <v>0.62355825440194979</v>
+        <v>0.62459802783015339</v>
       </c>
       <c r="H25" s="23">
-        <v>0.14585627040204913</v>
+        <v>0.14511290086600995</v>
       </c>
       <c r="I25" s="24">
-        <v>0.23058547519600112</v>
+        <v>0.2302890713038368</v>
       </c>
     </row>
     <row r="26" spans="2:9">
       <c r="B26" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="21">
-        <v>8927.420194205939</v>
+        <v>8937.2455649638214</v>
       </c>
       <c r="D26" s="22">
-        <v>2043.7840486146977</v>
+        <v>2033.1775957305342</v>
       </c>
       <c r="E26" s="22">
         <v>3314.7922985662458</v>
       </c>
       <c r="F26" s="45">
-        <v>14285.996541386879</v>
+        <v>14285.215459260602</v>
       </c>
       <c r="G26" s="51">
-        <v>0.62490706674490548</v>
+        <v>0.62562903516937296</v>
       </c>
       <c r="H26" s="23">
-        <v>0.14306205679763434</v>
+        <v>0.14232740146824294</v>
       </c>
       <c r="I26" s="24">
-        <v>0.23203087645746043</v>
+        <v>0.23204356336238405</v>
       </c>
     </row>
     <row r="27" spans="2:9">
       <c r="B27" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="21">
-        <v>8724.1211642863909</v>
+        <v>8733.2959728858641</v>
       </c>
       <c r="D27" s="22">
-        <v>2079.7409985857025</v>
+        <v>2069.9972132732701</v>
       </c>
       <c r="E27" s="22">
         <v>3328.9061228548117</v>
       </c>
       <c r="F27" s="45">
-        <v>14132.768285726906</v>
+        <v>14132.199309013949</v>
       </c>
       <c r="G27" s="51">
-        <v>0.61729740330471095</v>
+        <v>0.61797146940289049</v>
       </c>
       <c r="H27" s="23">
-        <v>0.1471573690687403</v>
+        <v>0.14647381968020806</v>
       </c>
       <c r="I27" s="24">
-        <v>0.23554522762654864</v>
+        <v>0.23555471091690119</v>
       </c>
     </row>
     <row r="28" spans="2:9">
       <c r="B28" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="21">
-        <v>8773.9345747630796</v>
+        <v>8783.5817613038307</v>
       </c>
       <c r="D28" s="22">
-        <v>2055.7069044743553</v>
+        <v>2045.3362170516243</v>
       </c>
       <c r="E28" s="22">
         <v>3235.6301601934333</v>
       </c>
       <c r="F28" s="45">
-        <v>14065.27163943087</v>
+        <v>14064.548138548893</v>
       </c>
       <c r="G28" s="51">
-        <v>0.62380128871212503</v>
+        <v>0.62451930021337143</v>
       </c>
       <c r="H28" s="23">
-        <v>0.14615479581008195</v>
+        <v>0.14542495051409818</v>
       </c>
       <c r="I28" s="24">
-        <v>0.23004391547779296</v>
+        <v>0.23005574927253006</v>
       </c>
     </row>
     <row r="29" spans="2:9">
       <c r="B29" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="21">
-        <v>8514.9252349297112</v>
+        <v>8522.5404319233749</v>
       </c>
       <c r="D29" s="22">
-        <v>1992.5279662390694</v>
+        <v>1983.5026552334803</v>
       </c>
       <c r="E29" s="22">
-        <v>3164.6294717297765</v>
+        <v>3164.6459033037349</v>
       </c>
       <c r="F29" s="45">
-        <v>13672.082672898558</v>
+        <v>13670.688990460587</v>
       </c>
       <c r="G29" s="51">
-        <v>0.62279649989305541</v>
+        <v>0.62341703756631484</v>
       </c>
       <c r="H29" s="23">
-        <v>0.14573697467385505</v>
+        <v>0.14509163778194131</v>
       </c>
       <c r="I29" s="24">
-        <v>0.23146652543308951</v>
+        <v>0.23149132465174405</v>
       </c>
     </row>
     <row r="30" spans="2:9">
       <c r="B30" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="21">
-        <v>8449.3834111172473</v>
+        <v>8454.9897440997393</v>
       </c>
       <c r="D30" s="22">
-        <v>1906.7837700730977</v>
+        <v>1899.2697297603943</v>
       </c>
       <c r="E30" s="22">
         <v>3148.2754358181946</v>
       </c>
       <c r="F30" s="45">
-        <v>13504.442617008541</v>
+        <v>13502.53490967833</v>
       </c>
       <c r="G30" s="51">
-        <v>0.62567435404371596</v>
+        <v>0.62617795848388302</v>
       </c>
       <c r="H30" s="23">
-        <v>0.14119677680525269</v>
+        <v>0.14066023472370645</v>
       </c>
       <c r="I30" s="24">
-        <v>0.23312886915103129</v>
+        <v>0.23316180679241033</v>
       </c>
     </row>
     <row r="31" spans="2:9">
       <c r="B31" s="16" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="21">
-        <v>8333.5381152589016</v>
+        <v>8339.0185602818729</v>
       </c>
       <c r="D31" s="22">
-        <v>1882.1271211406649</v>
+        <v>1873.8427808424701</v>
       </c>
       <c r="E31" s="22">
-        <v>3124.5658167378647</v>
+        <v>3124.6200676885533</v>
       </c>
       <c r="F31" s="45">
-        <v>13340.231053137431</v>
+        <v>13337.481408812895</v>
       </c>
       <c r="G31" s="51">
-        <v>0.62469218726904829</v>
+        <v>0.62523187884421494</v>
       </c>
       <c r="H31" s="23">
-        <v>0.1410865459259055</v>
+        <v>0.14049449992892263</v>
       </c>
       <c r="I31" s="24">
-        <v>0.23422126680504618</v>
+        <v>0.23427362122686254</v>
       </c>
     </row>
     <row r="32" spans="2:9">
       <c r="B32" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="21">
-        <v>8388.6048773114708</v>
+        <v>8394.8248935634801</v>
       </c>
       <c r="D32" s="22">
-        <v>1979.4656533780237</v>
+        <v>1970.4172313998529</v>
       </c>
       <c r="E32" s="22">
-        <v>3100.3461997708987</v>
+        <v>3100.4118484213659</v>
       </c>
       <c r="F32" s="45">
-        <v>13468.416730460394</v>
+        <v>13465.653973384697</v>
       </c>
       <c r="G32" s="51">
-        <v>0.62283526305951487</v>
+        <v>0.62342496771089806</v>
       </c>
       <c r="H32" s="23">
-        <v>0.14697092412512239</v>
+        <v>0.14632911519146763</v>
       </c>
       <c r="I32" s="24">
-        <v>0.23019381281536266</v>
+        <v>0.23024591709763453</v>
       </c>
     </row>
     <row r="33" spans="2:10">
       <c r="B33" s="16" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="21">
-        <v>8350.8248611724484</v>
+        <v>8356.0797871719406</v>
       </c>
       <c r="D33" s="22">
-        <v>1792.5634661656395</v>
+        <v>1783.9407613801968</v>
       </c>
       <c r="E33" s="22">
-        <v>3063.8917071330798</v>
+        <v>3063.9635813096747</v>
       </c>
       <c r="F33" s="45">
-        <v>13207.28003447117</v>
+        <v>13203.984129861816</v>
       </c>
       <c r="G33" s="51">
-        <v>0.63228952815240447</v>
+        <v>0.63284533705807999</v>
       </c>
       <c r="H33" s="23">
-        <v>0.13572540761512028</v>
+        <v>0.13510624852582781</v>
       </c>
       <c r="I33" s="24">
-        <v>0.23198506423247506</v>
+        <v>0.23204841441609186</v>
       </c>
     </row>
     <row r="34" spans="2:10">
       <c r="B34" s="25" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="26">
-        <v>8133.9703321644056</v>
+        <v>8136.610142776125</v>
       </c>
       <c r="D34" s="27">
-        <v>1806.919301482194</v>
+        <v>1796.8632607550335</v>
       </c>
       <c r="E34" s="27">
-        <v>3003.2496083428414</v>
+        <v>3003.3292000128554</v>
       </c>
       <c r="F34" s="46">
-        <v>12944.139241989444</v>
+        <v>12936.802603544014</v>
       </c>
       <c r="G34" s="52">
-        <v>0.62839020657153088</v>
+        <v>0.6289506296205768</v>
       </c>
       <c r="H34" s="28">
-        <v>0.13959362362394367</v>
+        <v>0.13889546867344069</v>
       </c>
       <c r="I34" s="29">
-        <v>0.23201616980452525</v>
+        <v>0.23215390170598249</v>
       </c>
     </row>
     <row r="35" spans="2:10">
       <c r="B35" s="25" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="26">
-        <v>7472.3703550498558</v>
+        <v>7480.1305977989787</v>
       </c>
       <c r="D35" s="27">
-        <v>1922.3035855166183</v>
+        <v>1910.440062909043</v>
       </c>
       <c r="E35" s="27">
         <v>2673.8282890195355</v>
       </c>
       <c r="F35" s="46">
-        <v>12068.502229586009</v>
+        <v>12064.39894972756</v>
       </c>
       <c r="G35" s="52">
-        <v>0.61916302560986336</v>
+        <v>0.62001684700321491</v>
       </c>
       <c r="H35" s="28">
-        <v>0.15928269713569584</v>
+        <v>0.15835352186792404</v>
       </c>
       <c r="I35" s="29">
-        <v>0.2215542772544408</v>
+        <v>0.22162963112886086</v>
       </c>
     </row>
     <row r="36" spans="2:10">
       <c r="B36" s="16" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="21">
-        <v>7743.528468806001</v>
+        <v>7747.5033039993432</v>
       </c>
       <c r="D36" s="22">
-        <v>1822.3803790211537</v>
+        <v>1813.5373620755809</v>
       </c>
       <c r="E36" s="22">
-        <v>2691.9976347378247</v>
+        <v>2692.009250587822</v>
       </c>
       <c r="F36" s="45">
-        <v>12257.906482564978</v>
+        <v>12253.049916662745</v>
       </c>
       <c r="G36" s="51">
-        <v>0.6317170456325476</v>
+        <v>0.63229182584685517</v>
       </c>
       <c r="H36" s="23">
-        <v>0.14866978970782774</v>
+        <v>0.14800701657220686</v>
       </c>
       <c r="I36" s="24">
-        <v>0.2196131646596248</v>
+        <v>0.21970115758093808</v>
       </c>
     </row>
     <row r="37" spans="2:10">
       <c r="B37" s="54" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="55">
-        <v>7262.9949747342953</v>
+        <v>7259.9164606186696</v>
       </c>
       <c r="D37" s="56">
-        <v>1780.6445440668704</v>
+        <v>1778.0390907210017</v>
       </c>
       <c r="E37" s="56">
-        <v>2791.8999254618507</v>
+        <v>2792.0318800408495</v>
       </c>
       <c r="F37" s="57">
-        <v>11835.539444263015</v>
+        <v>11829.987431380521</v>
       </c>
       <c r="G37" s="58">
-        <v>0.61365981744540188</v>
+        <v>0.6136875886580262</v>
       </c>
       <c r="H37" s="59">
-        <v>0.15044895523794599</v>
+        <v>0.15029932204361693</v>
       </c>
       <c r="I37" s="60">
-        <v>0.23589122731665224</v>
+        <v>0.23601308929835679</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="15" thickBot="1">
       <c r="B38" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="31">
+        <v>7032.3742331819749</v>
+      </c>
+      <c r="D38" s="32">
+        <v>1696.8757770669474</v>
+      </c>
+      <c r="E38" s="32">
+        <v>2780.2091543313945</v>
+      </c>
+      <c r="F38" s="47">
+        <v>11509.459164580319</v>
+      </c>
+      <c r="G38" s="53">
+        <v>0.61100822659188814</v>
+      </c>
+      <c r="H38" s="33">
+        <v>0.14743314631924517</v>
+      </c>
+      <c r="I38" s="34">
+        <v>0.24155862708886652</v>
+      </c>
+    </row>
+    <row r="39" spans="2:10" ht="15" thickBot="1">
+      <c r="B39" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39" s="31">
+        <v>6844.4038127666936</v>
+      </c>
+      <c r="D39" s="32">
+        <v>1697.1787300688766</v>
+      </c>
+      <c r="E39" s="32">
+        <v>2738.8525638754859</v>
+      </c>
+      <c r="F39" s="47">
+        <v>11280.435106711057</v>
+      </c>
+      <c r="G39" s="53">
+        <v>0.60674998331356567</v>
+      </c>
+      <c r="H39" s="33">
+        <v>0.15045330379669272</v>
+      </c>
+      <c r="I39" s="34">
+        <v>0.24279671288974158</v>
+      </c>
+    </row>
+    <row r="40" spans="2:10">
+      <c r="G40" s="4"/>
+      <c r="H40" s="3"/>
+    </row>
+    <row r="41" spans="2:10" ht="15" thickBot="1">
+      <c r="B41" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G41" s="4"/>
+      <c r="H41" s="5" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="2:10" ht="15" thickBot="1">
+      <c r="B42" s="6"/>
+      <c r="C42" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="H42" s="64"/>
+      <c r="I42" s="65">
+        <v>123420055</v>
+      </c>
+      <c r="J42" s="66"/>
+    </row>
+    <row r="43" spans="2:10" ht="15" thickBot="1">
+      <c r="B43" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="C38" s="31">
-[...72 lines deleted...]
-      <c r="B44" s="41" t="s">
+      <c r="C43" s="38">
+        <v>7.1538462030899543</v>
+      </c>
+      <c r="D43" s="39">
+        <v>1.7739098899193091</v>
+      </c>
+      <c r="E43" s="38">
+        <v>2.8626788469664648</v>
+      </c>
+      <c r="G43" s="4"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="40"/>
+    </row>
+    <row r="45" spans="2:10" s="41" customFormat="1" ht="12">
+      <c r="B45" s="41" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="45" spans="2:10" s="41" customFormat="1">
-      <c r="B45" s="41" t="s">
+    <row r="46" spans="2:10" s="41" customFormat="1">
+      <c r="B46" s="41" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="47" spans="2:10">
-      <c r="B47" s="41" t="s">
+    <row r="48" spans="2:10">
+      <c r="B48" s="41" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="48" spans="2:10">
-      <c r="B48" s="42" t="s">
+    <row r="49" spans="2:2">
+      <c r="B49" s="42" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="G3:I3"/>
-    <mergeCell ref="G41:H41"/>
-    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I42:J42"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
-  <conditionalFormatting sqref="B5:I38">
+  <conditionalFormatting sqref="B5:I39">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;A</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>