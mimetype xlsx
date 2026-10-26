--- v0 (2025-11-09)
+++ v1 (2026-10-26)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2025年度資料\03-07　図面集\３.更新用・新規図面\1章\1-1-9\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-1-9\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78D9802C-A885-4729-BABD-F2291BCA37CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6A5D2F4-7ED3-45F8-BEE3-8739F82C06F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-1-9" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="20">
   <si>
     <t>主要国の発電電力量の推移（伸び率）</t>
     <phoneticPr fontId="1"/>
@@ -184,51 +184,51 @@
     <rPh sb="6" eb="8">
       <t>デンリョク</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ロシア</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>出典： Energy Institute Statistical Review of World Energy（ｴﾅｼﾞｰ･ｲﾝｽﾃｨﾁｭｰﾄ 世界エネルギー統計ﾚﾋﾞｭｰ）</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -265,72 +265,84 @@
       <sz val="10"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Osaka"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="42">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -572,133 +584,59 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...74 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -817,284 +755,294 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="38" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...67 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="11" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="9" fontId="11" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="9" fontId="10" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="177" fontId="10" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="9" fontId="11" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="9" fontId="10" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="4" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="0" borderId="31" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="11" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="11" fillId="4" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="10" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="22"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -1528,185 +1476,187 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AK36"/>
+  <dimension ref="A1:AL36"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Z16" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="11" defaultRowHeight="14"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="37" width="9.25" style="2" customWidth="1"/>
-    <col min="38" max="16384" width="11" style="2"/>
+    <col min="38" max="38" width="9.1640625" style="2" customWidth="1"/>
+    <col min="39" max="16384" width="11" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="48.95" customHeight="1">
+    <row r="1" spans="1:38" ht="49" customHeight="1">
       <c r="A1" s="1"/>
-      <c r="B1" s="59" t="s">
+      <c r="B1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="59"/>
-[...33 lines deleted...]
-      <c r="AK1" s="59"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
+      <c r="AL1" s="32"/>
     </row>
-    <row r="2" spans="1:37" ht="27.95" customHeight="1">
+    <row r="2" spans="1:38" ht="28" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
     </row>
-    <row r="3" spans="1:37" s="3" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
-      <c r="B3" s="60" t="s">
+    <row r="3" spans="1:38" s="3" customFormat="1" ht="28" customHeight="1" thickBot="1">
+      <c r="B3" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="60"/>
-[...1 lines deleted...]
-      <c r="E3" s="60"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
     </row>
-    <row r="4" spans="1:37" s="3" customFormat="1" ht="24.75" customHeight="1" thickBot="1">
+    <row r="4" spans="1:38" s="3" customFormat="1" ht="24.75" customHeight="1" thickBot="1">
       <c r="B4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="7">
         <v>1990</v>
       </c>
       <c r="D4" s="8">
         <v>1991</v>
       </c>
       <c r="E4" s="8">
         <v>1992</v>
       </c>
       <c r="F4" s="8">
         <v>1993</v>
       </c>
       <c r="G4" s="8">
         <v>1994</v>
       </c>
       <c r="H4" s="8">
         <v>1995</v>
       </c>
       <c r="I4" s="8">
         <v>1996</v>
       </c>
       <c r="J4" s="8">
@@ -1762,61 +1712,64 @@
       </c>
       <c r="AA4" s="9">
         <v>2014</v>
       </c>
       <c r="AB4" s="9">
         <v>2015</v>
       </c>
       <c r="AC4" s="9">
         <v>2016</v>
       </c>
       <c r="AD4" s="9">
         <v>2017</v>
       </c>
       <c r="AE4" s="9">
         <v>2018</v>
       </c>
       <c r="AF4" s="9">
         <v>2019</v>
       </c>
       <c r="AG4" s="9">
         <v>2020</v>
       </c>
       <c r="AH4" s="8">
         <v>2021</v>
       </c>
-      <c r="AI4" s="61">
+      <c r="AI4" s="26">
         <v>2022</v>
       </c>
-      <c r="AJ4" s="70">
+      <c r="AJ4" s="9">
         <v>2023</v>
       </c>
-      <c r="AK4" s="48">
+      <c r="AK4" s="9">
         <v>2024</v>
       </c>
+      <c r="AL4" s="34">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:37" s="3" customFormat="1" ht="24.75" customHeight="1">
+    <row r="5" spans="1:38" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="35">
         <v>3232.7796487592391</v>
       </c>
       <c r="D5" s="36">
         <v>3270.7244021134193</v>
       </c>
       <c r="E5" s="36">
         <v>3284.3899346073094</v>
       </c>
       <c r="F5" s="36">
         <v>3404.6778729245962</v>
       </c>
       <c r="G5" s="36">
         <v>3458.5260807338859</v>
       </c>
       <c r="H5" s="36">
         <v>3567.3311966678862</v>
       </c>
       <c r="I5" s="36">
         <v>3663.3862391670423</v>
       </c>
       <c r="J5" s="36">
@@ -1869,1462 +1822,1501 @@
       </c>
       <c r="Z5" s="37">
         <v>4330.2928875410998</v>
       </c>
       <c r="AA5" s="37">
         <v>4363.281415911234</v>
       </c>
       <c r="AB5" s="37">
         <v>4349.8660356814335</v>
       </c>
       <c r="AC5" s="37">
         <v>4348.8772840369747</v>
       </c>
       <c r="AD5" s="37">
         <v>4303.7989038980641</v>
       </c>
       <c r="AE5" s="37">
         <v>4464.5008172358566</v>
       </c>
       <c r="AF5" s="37">
         <v>4414.082648773644</v>
       </c>
       <c r="AG5" s="38">
         <v>4287.6138288148031</v>
       </c>
-      <c r="AH5" s="54">
+      <c r="AH5" s="39">
         <v>4400.9006152595566</v>
       </c>
-      <c r="AI5" s="62">
+      <c r="AI5" s="40">
         <v>4537.7258573929448</v>
       </c>
-      <c r="AJ5" s="71">
-[...3 lines deleted...]
-        <v>4634.7904397811744</v>
+      <c r="AJ5" s="38">
+        <v>4499.1100751611184</v>
+      </c>
+      <c r="AK5" s="37">
+        <v>4639.0022129570762</v>
+      </c>
+      <c r="AL5" s="41">
+        <v>4772.1994251194456</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="6" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B6" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="42">
         <v>480.59324242423958</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="43">
         <v>506.99485847952923</v>
       </c>
-      <c r="E6" s="40">
+      <c r="E6" s="43">
         <v>518.62681244060957</v>
       </c>
-      <c r="F6" s="40">
+      <c r="F6" s="43">
         <v>530.23216113811054</v>
       </c>
-      <c r="G6" s="40">
+      <c r="G6" s="43">
         <v>553.05484396639338</v>
       </c>
-      <c r="H6" s="40">
+      <c r="H6" s="43">
         <v>557.86869308651865</v>
       </c>
-      <c r="I6" s="40">
+      <c r="I6" s="43">
         <v>571.62160131106327</v>
       </c>
-      <c r="J6" s="40">
+      <c r="J6" s="43">
         <v>572.34144048630128</v>
       </c>
-      <c r="K6" s="40">
+      <c r="K6" s="43">
         <v>561.99131255204475</v>
       </c>
-      <c r="L6" s="40">
+      <c r="L6" s="43">
         <v>577.77364495022141</v>
       </c>
-      <c r="M6" s="40">
+      <c r="M6" s="43">
         <v>603.81610686240037</v>
       </c>
-      <c r="N6" s="40">
+      <c r="N6" s="43">
         <v>587.75460276794672</v>
       </c>
-      <c r="O6" s="40">
+      <c r="O6" s="43">
         <v>599.79195464337943</v>
       </c>
-      <c r="P6" s="40">
+      <c r="P6" s="43">
         <v>588.26962996972122</v>
       </c>
-      <c r="Q6" s="40">
+      <c r="Q6" s="43">
         <v>598.50964696712094</v>
       </c>
-      <c r="R6" s="40">
+      <c r="R6" s="43">
         <v>620.47979824767197</v>
       </c>
-      <c r="S6" s="40">
+      <c r="S6" s="43">
         <v>608.42831003138338</v>
       </c>
-      <c r="T6" s="40">
+      <c r="T6" s="43">
         <v>634.18481046114812</v>
       </c>
-      <c r="U6" s="40">
+      <c r="U6" s="43">
         <v>635.10044822314853</v>
       </c>
-      <c r="V6" s="41">
+      <c r="V6" s="44">
         <v>613.87767505170552</v>
       </c>
-      <c r="W6" s="41">
+      <c r="W6" s="44">
         <v>607.01184845638033</v>
       </c>
-      <c r="X6" s="41">
+      <c r="X6" s="44">
         <v>638.28132804925326</v>
       </c>
-      <c r="Y6" s="41">
+      <c r="Y6" s="44">
         <v>636.54913058873979</v>
       </c>
-      <c r="Z6" s="41">
+      <c r="Z6" s="44">
         <v>655.68101442232182</v>
       </c>
-      <c r="AA6" s="41">
+      <c r="AA6" s="44">
         <v>652.95254672188776</v>
       </c>
-      <c r="AB6" s="41">
+      <c r="AB6" s="44">
         <v>661.08802127626018</v>
       </c>
-      <c r="AC6" s="41">
+      <c r="AC6" s="44">
         <v>667.12696900447611</v>
       </c>
-      <c r="AD6" s="41">
+      <c r="AD6" s="44">
         <v>669.34386551285343</v>
       </c>
-      <c r="AE6" s="41">
+      <c r="AE6" s="44">
         <v>661.21089182452715</v>
       </c>
-      <c r="AF6" s="41">
+      <c r="AF6" s="44">
         <v>655.69560433331606</v>
       </c>
-      <c r="AG6" s="41">
+      <c r="AG6" s="44">
         <v>655.88111118553957</v>
       </c>
-      <c r="AH6" s="40">
+      <c r="AH6" s="43">
         <v>652.40376347927486</v>
       </c>
-      <c r="AI6" s="63">
-[...6 lines deleted...]
-        <v>636.78179230470869</v>
+      <c r="AI6" s="45">
+        <v>664.53525750887491</v>
+      </c>
+      <c r="AJ6" s="44">
+        <v>643.45509802472941</v>
+      </c>
+      <c r="AK6" s="44">
+        <v>642.58279236919282</v>
+      </c>
+      <c r="AL6" s="46">
+        <v>660.18192369165286</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="7" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B7" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="42">
+      <c r="C7" s="47">
         <v>222.82011523002677</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="48">
         <v>234.3762971755566</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="48">
         <v>241.76195193832473</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="48">
         <v>252.00312157802523</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="48">
         <v>260.04061036723022</v>
       </c>
-      <c r="H7" s="43">
+      <c r="H7" s="48">
         <v>275.60144269530991</v>
       </c>
-      <c r="I7" s="43">
+      <c r="I7" s="48">
         <v>291.24553991377678</v>
       </c>
-      <c r="J7" s="43">
+      <c r="J7" s="48">
         <v>307.98078284258418</v>
       </c>
-      <c r="K7" s="43">
+      <c r="K7" s="48">
         <v>321.74863834462184</v>
       </c>
-      <c r="L7" s="43">
+      <c r="L7" s="48">
         <v>334.72623368875742</v>
       </c>
-      <c r="M7" s="43">
+      <c r="M7" s="48">
         <v>348.92093878306588</v>
       </c>
-      <c r="N7" s="43">
+      <c r="N7" s="48">
         <v>328.55146572964077</v>
       </c>
-      <c r="O7" s="43">
+      <c r="O7" s="48">
         <v>345.72262472384529</v>
       </c>
-      <c r="P7" s="43">
+      <c r="P7" s="48">
         <v>364.384638</v>
       </c>
-      <c r="Q7" s="43">
+      <c r="Q7" s="48">
         <v>387.49241571201412</v>
       </c>
-      <c r="R7" s="43">
+      <c r="R7" s="48">
         <v>403.08278304391132</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="48">
         <v>419.44914720930234</v>
       </c>
-      <c r="T7" s="43">
+      <c r="T7" s="48">
         <v>445.14892568056297</v>
       </c>
-      <c r="U7" s="43">
+      <c r="U7" s="48">
         <v>463.17157719061993</v>
       </c>
-      <c r="V7" s="44">
+      <c r="V7" s="49">
         <v>466.15812302119821</v>
       </c>
-      <c r="W7" s="44">
+      <c r="W7" s="49">
         <v>515.79868759075441</v>
       </c>
-      <c r="X7" s="44">
+      <c r="X7" s="49">
         <v>531.75822829119613</v>
       </c>
-      <c r="Y7" s="44">
+      <c r="Y7" s="49">
         <v>552.49834620919398</v>
       </c>
-      <c r="Z7" s="44">
+      <c r="Z7" s="49">
         <v>570.83465349908931</v>
       </c>
-      <c r="AA7" s="44">
+      <c r="AA7" s="49">
         <v>590.54211777972898</v>
       </c>
-      <c r="AB7" s="44">
+      <c r="AB7" s="49">
         <v>581.2279551684527</v>
       </c>
-      <c r="AC7" s="44">
+      <c r="AC7" s="49">
         <v>578.89830886670256</v>
       </c>
-      <c r="AD7" s="44">
+      <c r="AD7" s="49">
         <v>589.32732740060987</v>
       </c>
-      <c r="AE7" s="44">
+      <c r="AE7" s="49">
         <v>601.39648765643665</v>
       </c>
-      <c r="AF7" s="44">
+      <c r="AF7" s="49">
         <v>633.31763639147175</v>
       </c>
-      <c r="AG7" s="44">
+      <c r="AG7" s="49">
         <v>628.76371684451647</v>
       </c>
-      <c r="AH7" s="43">
+      <c r="AH7" s="48">
         <v>656.39630324133532</v>
       </c>
-      <c r="AI7" s="64">
+      <c r="AI7" s="50">
         <v>677.16156278804783</v>
       </c>
-      <c r="AJ7" s="73">
+      <c r="AJ7" s="49">
         <v>708.11923738025916</v>
       </c>
-      <c r="AK7" s="51">
-        <v>745.71512138450771</v>
+      <c r="AK7" s="49">
+        <v>751.33548931343921</v>
+      </c>
+      <c r="AL7" s="51">
+        <v>763.67291801007298</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="8" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B8" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="42">
         <v>420.75100000000003</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="43">
         <v>455.55500000000001</v>
       </c>
-      <c r="E8" s="40">
+      <c r="E8" s="43">
         <v>463.63900000000001</v>
       </c>
-      <c r="F8" s="40">
+      <c r="F8" s="43">
         <v>472.70699999999999</v>
       </c>
-      <c r="G8" s="40">
+      <c r="G8" s="43">
         <v>476.86799999999999</v>
       </c>
-      <c r="H8" s="40">
+      <c r="H8" s="43">
         <v>494.274</v>
       </c>
-      <c r="I8" s="40">
+      <c r="I8" s="43">
         <v>513.39800000000002</v>
       </c>
-      <c r="J8" s="40">
+      <c r="J8" s="43">
         <v>504.77000000000004</v>
       </c>
-      <c r="K8" s="40">
+      <c r="K8" s="43">
         <v>511.27600000000001</v>
       </c>
-      <c r="L8" s="40">
+      <c r="L8" s="43">
         <v>525.80600000000004</v>
       </c>
-      <c r="M8" s="40">
+      <c r="M8" s="43">
         <v>539.95400000000006</v>
       </c>
-      <c r="N8" s="40">
+      <c r="N8" s="43">
         <v>549.53100000000006</v>
       </c>
-      <c r="O8" s="40">
+      <c r="O8" s="43">
         <v>559.06399999999996</v>
       </c>
-      <c r="P8" s="40">
+      <c r="P8" s="43">
         <v>566.83799999999997</v>
       </c>
-      <c r="Q8" s="40">
+      <c r="Q8" s="43">
         <v>574.05399999999997</v>
       </c>
-      <c r="R8" s="40">
+      <c r="R8" s="43">
         <v>576.06200000000001</v>
       </c>
-      <c r="S8" s="40">
+      <c r="S8" s="43">
         <v>574.86900000000003</v>
       </c>
-      <c r="T8" s="40">
+      <c r="T8" s="43">
         <v>569.76800000000003</v>
       </c>
-      <c r="U8" s="40">
+      <c r="U8" s="43">
         <v>573.80711199999996</v>
       </c>
-      <c r="V8" s="41">
+      <c r="V8" s="44">
         <v>535.92519700000003</v>
       </c>
-      <c r="W8" s="41">
+      <c r="W8" s="44">
         <v>569.28811299999995</v>
       </c>
-      <c r="X8" s="41">
-[...39 lines deleted...]
-        <v>561.31894180206677</v>
+      <c r="X8" s="44">
+        <v>566.09484671410951</v>
+      </c>
+      <c r="Y8" s="44">
+        <v>565.54847619745578</v>
+      </c>
+      <c r="Z8" s="44">
+        <v>575.67139874492159</v>
+      </c>
+      <c r="AA8" s="44">
+        <v>565.21866712497388</v>
+      </c>
+      <c r="AB8" s="44">
+        <v>572.12253987519284</v>
+      </c>
+      <c r="AC8" s="44">
+        <v>556.69081863969859</v>
+      </c>
+      <c r="AD8" s="44">
+        <v>553.81131942121408</v>
+      </c>
+      <c r="AE8" s="44">
+        <v>574.79146180998737</v>
+      </c>
+      <c r="AF8" s="44">
+        <v>563.3110458150104</v>
+      </c>
+      <c r="AG8" s="44">
+        <v>524.85228705875568</v>
+      </c>
+      <c r="AH8" s="43">
+        <v>547.70970690946251</v>
+      </c>
+      <c r="AI8" s="45">
+        <v>467.19393164291159</v>
+      </c>
+      <c r="AJ8" s="44">
+        <v>516.58024501112027</v>
+      </c>
+      <c r="AK8" s="44">
+        <v>562.03249979207931</v>
+      </c>
+      <c r="AL8" s="46">
+        <v>571.76441808092454</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="9" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B9" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="42">
+      <c r="C9" s="47">
         <v>549.9</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D9" s="48">
         <v>540.22200000000009</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="48">
         <v>538.16570000000013</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="48">
         <v>527.11800000000005</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="48">
         <v>528.4692</v>
       </c>
-      <c r="H9" s="43">
+      <c r="H9" s="48">
         <v>536.82099999999991</v>
       </c>
-      <c r="I9" s="43">
+      <c r="I9" s="48">
         <v>552.66899999999998</v>
       </c>
-      <c r="J9" s="43">
+      <c r="J9" s="48">
         <v>552.32399999999996</v>
       </c>
-      <c r="K9" s="43">
+      <c r="K9" s="48">
         <v>557.2170000000001</v>
       </c>
-      <c r="L9" s="43">
+      <c r="L9" s="48">
         <v>556.30100000000016</v>
       </c>
-      <c r="M9" s="43">
+      <c r="M9" s="48">
         <v>576.55000000000007</v>
       </c>
-      <c r="N9" s="43">
+      <c r="N9" s="48">
         <v>586.38049999999998</v>
       </c>
-      <c r="O9" s="43">
+      <c r="O9" s="48">
         <v>586.68500000000006</v>
       </c>
-      <c r="P9" s="43">
-[...63 lines deleted...]
-        <v>497.2877345982053</v>
+      <c r="P9" s="48">
+        <v>609.05858044413674</v>
+      </c>
+      <c r="Q9" s="48">
+        <v>617.77481736590175</v>
+      </c>
+      <c r="R9" s="48">
+        <v>622.82479440146483</v>
+      </c>
+      <c r="S9" s="48">
+        <v>639.92586897476428</v>
+      </c>
+      <c r="T9" s="48">
+        <v>641.41198591074135</v>
+      </c>
+      <c r="U9" s="48">
+        <v>641.61124768105446</v>
+      </c>
+      <c r="V9" s="49">
+        <v>596.73384567030121</v>
+      </c>
+      <c r="W9" s="49">
+        <v>633.8354413898104</v>
+      </c>
+      <c r="X9" s="49">
+        <v>614.15676460841576</v>
+      </c>
+      <c r="Y9" s="49">
+        <v>630.68658051929015</v>
+      </c>
+      <c r="Z9" s="49">
+        <v>639.39473812240897</v>
+      </c>
+      <c r="AA9" s="49">
+        <v>628.40690689086091</v>
+      </c>
+      <c r="AB9" s="49">
+        <v>648.94318163919218</v>
+      </c>
+      <c r="AC9" s="49">
+        <v>651.14708426612629</v>
+      </c>
+      <c r="AD9" s="49">
+        <v>654.32227314164345</v>
+      </c>
+      <c r="AE9" s="49">
+        <v>643.50138426804585</v>
+      </c>
+      <c r="AF9" s="49">
+        <v>610.25126433007688</v>
+      </c>
+      <c r="AG9" s="49">
+        <v>576.80820375577423</v>
+      </c>
+      <c r="AH9" s="48">
+        <v>592.84702933916856</v>
+      </c>
+      <c r="AI9" s="50">
+        <v>578.88674862593859</v>
+      </c>
+      <c r="AJ9" s="49">
+        <v>511.26496783310967</v>
+      </c>
+      <c r="AK9" s="49">
+        <v>503.17877700502049</v>
+      </c>
+      <c r="AL9" s="51">
+        <v>507.52874321841608</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="10" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B10" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="42">
         <v>216.6</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="43">
         <v>221.816</v>
       </c>
-      <c r="E10" s="40">
+      <c r="E10" s="43">
         <v>226.25399999999999</v>
       </c>
-      <c r="F10" s="40">
+      <c r="F10" s="43">
         <v>222.80199999999999</v>
       </c>
-      <c r="G10" s="40">
+      <c r="G10" s="43">
         <v>231.81300000000002</v>
       </c>
-      <c r="H10" s="40">
+      <c r="H10" s="43">
         <v>241.489</v>
       </c>
-      <c r="I10" s="40">
+      <c r="I10" s="43">
         <v>244.43299999999999</v>
       </c>
-      <c r="J10" s="40">
+      <c r="J10" s="43">
         <v>251.47300000000001</v>
       </c>
-      <c r="K10" s="40">
+      <c r="K10" s="43">
         <v>259.8</v>
       </c>
-      <c r="L10" s="40">
+      <c r="L10" s="43">
         <v>265.66700000000003</v>
       </c>
-      <c r="M10" s="40">
+      <c r="M10" s="43">
         <v>276.64163500000001</v>
       </c>
-      <c r="N10" s="40">
+      <c r="N10" s="43">
         <v>279.00865600000003</v>
       </c>
-      <c r="O10" s="40">
+      <c r="O10" s="43">
         <v>285.27601099999998</v>
       </c>
-      <c r="P10" s="40">
+      <c r="P10" s="43">
         <v>293.88476500000002</v>
       </c>
-      <c r="Q10" s="40">
+      <c r="Q10" s="43">
         <v>303.34700600000002</v>
       </c>
-      <c r="R10" s="40">
+      <c r="R10" s="43">
         <v>303.69990000000001</v>
       </c>
-      <c r="S10" s="40">
+      <c r="S10" s="43">
         <v>314.12196299999999</v>
       </c>
-      <c r="T10" s="40">
+      <c r="T10" s="43">
         <v>313.88734899999997</v>
       </c>
-      <c r="U10" s="40">
+      <c r="U10" s="43">
         <v>319.130538</v>
       </c>
-      <c r="V10" s="41">
+      <c r="V10" s="44">
         <v>292.639678</v>
       </c>
-      <c r="W10" s="41">
+      <c r="W10" s="44">
         <v>302.06220000000002</v>
       </c>
-      <c r="X10" s="41">
+      <c r="X10" s="44">
         <v>302.56990000000002</v>
       </c>
-      <c r="Y10" s="41">
+      <c r="Y10" s="44">
         <v>299.27590000000004</v>
       </c>
-      <c r="Z10" s="41">
+      <c r="Z10" s="44">
         <v>289.8032</v>
       </c>
-      <c r="AA10" s="41">
+      <c r="AA10" s="44">
         <v>279.82850000000002</v>
       </c>
-      <c r="AB10" s="41">
+      <c r="AB10" s="44">
         <v>282.99400000000003</v>
       </c>
-      <c r="AC10" s="41">
+      <c r="AC10" s="44">
         <v>289.76820000000004</v>
       </c>
-      <c r="AD10" s="41">
+      <c r="AD10" s="44">
         <v>295.83</v>
       </c>
-      <c r="AE10" s="41">
+      <c r="AE10" s="44">
         <v>289.70840000000004</v>
       </c>
-      <c r="AF10" s="41">
+      <c r="AF10" s="44">
         <v>293.85320000000002</v>
       </c>
-      <c r="AG10" s="41">
+      <c r="AG10" s="44">
         <v>280.53100000000001</v>
       </c>
-      <c r="AH10" s="40">
+      <c r="AH10" s="43">
         <v>289.06950000000001</v>
       </c>
-      <c r="AI10" s="63">
+      <c r="AI10" s="45">
         <v>283.95300000000003</v>
       </c>
-      <c r="AJ10" s="72">
+      <c r="AJ10" s="44">
         <v>264.7081</v>
       </c>
-      <c r="AK10" s="50">
-        <v>272.36685169799102</v>
+      <c r="AK10" s="44">
+        <v>270.9631</v>
+      </c>
+      <c r="AL10" s="46">
+        <v>276.46902056934243</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="11" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B11" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="42">
+      <c r="C11" s="47">
         <v>1082.2</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="48">
         <v>1068.1633000000002</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="48">
         <v>1008.45</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="48">
         <v>956.58699999999999</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="48">
         <v>875.91399999999999</v>
       </c>
-      <c r="H11" s="43">
+      <c r="H11" s="48">
         <v>860.02700000000004</v>
       </c>
-      <c r="I11" s="43">
+      <c r="I11" s="48">
         <v>847.18299999999999</v>
       </c>
-      <c r="J11" s="43">
+      <c r="J11" s="48">
         <v>834.13099999999997</v>
       </c>
-      <c r="K11" s="43">
+      <c r="K11" s="48">
         <v>827.15800000000002</v>
       </c>
-      <c r="L11" s="43">
+      <c r="L11" s="48">
         <v>846.22500000000002</v>
       </c>
-      <c r="M11" s="43">
+      <c r="M11" s="48">
         <v>877.76400000000001</v>
       </c>
-      <c r="N11" s="43">
+      <c r="N11" s="48">
         <v>891.28399999999999</v>
       </c>
-      <c r="O11" s="43">
+      <c r="O11" s="48">
         <v>891.28600000000006</v>
       </c>
-      <c r="P11" s="43">
+      <c r="P11" s="48">
         <v>916.28600000000006</v>
       </c>
-      <c r="Q11" s="43">
+      <c r="Q11" s="48">
         <v>931.9</v>
       </c>
-      <c r="R11" s="43">
+      <c r="R11" s="48">
         <v>954.1</v>
       </c>
-      <c r="S11" s="43">
+      <c r="S11" s="48">
         <v>992.10000000000014</v>
       </c>
-      <c r="T11" s="43">
+      <c r="T11" s="48">
         <v>1018.7000000000002</v>
       </c>
-      <c r="U11" s="43">
+      <c r="U11" s="48">
         <v>1040</v>
       </c>
-      <c r="V11" s="44">
+      <c r="V11" s="49">
         <v>993.10000000000014</v>
       </c>
-      <c r="W11" s="44">
+      <c r="W11" s="49">
         <v>1038.0327</v>
       </c>
-      <c r="X11" s="44">
+      <c r="X11" s="49">
         <v>1054.8575000000001</v>
       </c>
-      <c r="Y11" s="44">
+      <c r="Y11" s="49">
         <v>1069.2892999999999</v>
       </c>
-      <c r="Z11" s="44">
+      <c r="Z11" s="49">
         <v>1059.0854999999999</v>
       </c>
-      <c r="AA11" s="44">
+      <c r="AA11" s="49">
         <v>1064.1965</v>
       </c>
-      <c r="AB11" s="44">
+      <c r="AB11" s="49">
         <v>1067.5432990000002</v>
       </c>
-      <c r="AC11" s="44">
+      <c r="AC11" s="49">
         <v>1090.9702240000001</v>
       </c>
-      <c r="AD11" s="44">
+      <c r="AD11" s="49">
         <v>1091.184</v>
       </c>
-      <c r="AE11" s="44">
+      <c r="AE11" s="49">
         <v>1109.1977900000002</v>
       </c>
-      <c r="AF11" s="44">
+      <c r="AF11" s="49">
         <v>1118.1432299999999</v>
       </c>
-      <c r="AG11" s="44">
+      <c r="AG11" s="49">
         <v>1085.4187300000001</v>
       </c>
-      <c r="AH11" s="43">
+      <c r="AH11" s="48">
         <v>1157.08583</v>
       </c>
-      <c r="AI11" s="64">
+      <c r="AI11" s="50">
         <v>1166.93525</v>
       </c>
-      <c r="AJ11" s="73">
+      <c r="AJ11" s="49">
         <v>1178.2489800000001</v>
       </c>
-      <c r="AK11" s="51">
+      <c r="AK11" s="49">
         <v>1209.3202670000001</v>
       </c>
+      <c r="AL11" s="51">
+        <v>1194.436751</v>
+      </c>
     </row>
-    <row r="12" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="12" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B12" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="42">
         <v>319.73900000000003</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="43">
         <v>322.875</v>
       </c>
-      <c r="E12" s="40">
+      <c r="E12" s="43">
         <v>321.04300000000001</v>
       </c>
-      <c r="F12" s="40">
+      <c r="F12" s="43">
         <v>323.10200000000003</v>
       </c>
-      <c r="G12" s="40">
+      <c r="G12" s="43">
         <v>326.55799999999999</v>
       </c>
-      <c r="H12" s="40">
+      <c r="H12" s="43">
         <v>337.42400000000004</v>
       </c>
-      <c r="I12" s="40">
+      <c r="I12" s="43">
         <v>350.86700000000002</v>
       </c>
-      <c r="J12" s="40">
+      <c r="J12" s="43">
         <v>350.66700000000003</v>
       </c>
-      <c r="K12" s="40">
+      <c r="K12" s="43">
         <v>362.70100000000002</v>
       </c>
-      <c r="L12" s="40">
+      <c r="L12" s="43">
         <v>368.15100000000001</v>
       </c>
-      <c r="M12" s="40">
+      <c r="M12" s="43">
         <v>377.06793803286138</v>
       </c>
-      <c r="N12" s="40">
+      <c r="N12" s="43">
         <v>384.7786719908172</v>
       </c>
-      <c r="O12" s="40">
+      <c r="O12" s="43">
         <v>387.24631465201475</v>
       </c>
-      <c r="P12" s="40">
+      <c r="P12" s="43">
         <v>398.20912310146946</v>
       </c>
-      <c r="Q12" s="40">
+      <c r="Q12" s="43">
         <v>393.92975831557879</v>
       </c>
-      <c r="R12" s="40">
+      <c r="R12" s="43">
         <v>398.361132705616</v>
       </c>
-      <c r="S12" s="40">
+      <c r="S12" s="43">
         <v>397.28232357093401</v>
       </c>
-      <c r="T12" s="40">
+      <c r="T12" s="43">
         <v>396.82994977026857</v>
       </c>
-      <c r="U12" s="40">
+      <c r="U12" s="43">
         <v>388.91809794072088</v>
       </c>
-      <c r="V12" s="41">
+      <c r="V12" s="44">
         <v>376.75380240151355</v>
       </c>
-      <c r="W12" s="41">
+      <c r="W12" s="44">
         <v>382.06824997092258</v>
       </c>
-      <c r="X12" s="41">
+      <c r="X12" s="44">
         <v>367.98182107032085</v>
       </c>
-      <c r="Y12" s="41">
+      <c r="Y12" s="44">
         <v>363.87299689914937</v>
       </c>
-      <c r="Z12" s="41">
+      <c r="Z12" s="44">
         <v>358.28373782558612</v>
       </c>
-      <c r="AA12" s="41">
+      <c r="AA12" s="44">
         <v>338.09592394138895</v>
       </c>
-      <c r="AB12" s="41">
+      <c r="AB12" s="44">
         <v>338.8753286570099</v>
       </c>
-      <c r="AC12" s="41">
+      <c r="AC12" s="44">
         <v>339.16426200000001</v>
       </c>
-      <c r="AD12" s="41">
+      <c r="AD12" s="44">
         <v>338.19732600000003</v>
       </c>
-      <c r="AE12" s="41">
+      <c r="AE12" s="44">
         <v>333.75210000000004</v>
       </c>
-      <c r="AF12" s="41">
+      <c r="AF12" s="44">
         <v>327.17349999999999</v>
       </c>
-      <c r="AG12" s="41">
+      <c r="AG12" s="44">
         <v>310.2962</v>
       </c>
-      <c r="AH12" s="40">
+      <c r="AH12" s="43">
         <v>307.88069999999999</v>
       </c>
-      <c r="AI12" s="63">
-[...6 lines deleted...]
-        <v>284.9452</v>
+      <c r="AI12" s="45">
+        <v>324.82080000000008</v>
+      </c>
+      <c r="AJ12" s="44">
+        <v>294.07859999999999</v>
+      </c>
+      <c r="AK12" s="44">
+        <v>286.25289999999995</v>
+      </c>
+      <c r="AL12" s="46">
+        <v>290.56099999999998</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="13" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B13" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="47">
         <v>621.20000000000005</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="48">
         <v>677.55000000000007</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="48">
         <v>753.94</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="48">
         <v>811.59</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="48">
         <v>927.80000000000007</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="48">
         <v>1007.0300000000001</v>
       </c>
-      <c r="I13" s="43">
+      <c r="I13" s="48">
         <v>1081.31</v>
       </c>
-      <c r="J13" s="43">
+      <c r="J13" s="48">
         <v>1135.55</v>
       </c>
-      <c r="K13" s="43">
+      <c r="K13" s="48">
         <v>1167</v>
       </c>
-      <c r="L13" s="43">
+      <c r="L13" s="48">
         <v>1239.3000000000002</v>
       </c>
-      <c r="M13" s="43">
+      <c r="M13" s="48">
         <v>1355.6</v>
       </c>
-      <c r="N13" s="43">
+      <c r="N13" s="48">
         <v>1480.8019999999999</v>
       </c>
-      <c r="O13" s="43">
+      <c r="O13" s="48">
         <v>1654.0000000000002</v>
       </c>
-      <c r="P13" s="43">
+      <c r="P13" s="48">
         <v>1910.575</v>
       </c>
-      <c r="Q13" s="43">
+      <c r="Q13" s="48">
         <v>2203.31</v>
       </c>
-      <c r="R13" s="43">
+      <c r="R13" s="48">
         <v>2500.2599999999998</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="48">
         <v>2865.7260000000001</v>
       </c>
-      <c r="T13" s="43">
+      <c r="T13" s="48">
         <v>3281.5530000000003</v>
       </c>
-      <c r="U13" s="43">
+      <c r="U13" s="48">
         <v>3495.7599999999998</v>
       </c>
-      <c r="V13" s="44">
+      <c r="V13" s="49">
         <v>3714.6510000000003</v>
       </c>
-      <c r="W13" s="44">
+      <c r="W13" s="49">
         <v>4207.16</v>
       </c>
-      <c r="X13" s="44">
+      <c r="X13" s="49">
         <v>4713.0190000000002</v>
       </c>
-      <c r="Y13" s="44">
+      <c r="Y13" s="49">
         <v>4987.5529999999999</v>
       </c>
-      <c r="Z13" s="44">
+      <c r="Z13" s="49">
         <v>5431.6350000000002</v>
       </c>
-      <c r="AA13" s="44">
+      <c r="AA13" s="49">
         <v>5794.4570000000003</v>
       </c>
-      <c r="AB13" s="44">
+      <c r="AB13" s="49">
         <v>5814.5730000000003</v>
       </c>
-      <c r="AC13" s="44">
+      <c r="AC13" s="49">
         <v>6133.16</v>
       </c>
-      <c r="AD13" s="44">
+      <c r="AD13" s="49">
         <v>6604.4470000000001</v>
       </c>
-      <c r="AE13" s="44">
+      <c r="AE13" s="49">
         <v>7166.1329999999998</v>
       </c>
-      <c r="AF13" s="44">
+      <c r="AF13" s="49">
         <v>7503.4279999999999</v>
       </c>
-      <c r="AG13" s="44">
+      <c r="AG13" s="49">
         <v>7779.0600000000013</v>
       </c>
-      <c r="AH13" s="43">
+      <c r="AH13" s="48">
         <v>8534.2479999999996</v>
       </c>
-      <c r="AI13" s="64">
+      <c r="AI13" s="50">
         <v>8848.7119999999995</v>
       </c>
-      <c r="AJ13" s="73">
+      <c r="AJ13" s="49">
         <v>9456.44</v>
       </c>
-      <c r="AK13" s="51">
+      <c r="AK13" s="49">
         <v>10086.880000000001</v>
       </c>
+      <c r="AL13" s="51">
+        <v>10575.25</v>
+      </c>
     </row>
-    <row r="14" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="14" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B14" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="42">
         <v>287.76282676663942</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="43">
         <v>320.45763072132127</v>
       </c>
-      <c r="E14" s="40">
+      <c r="E14" s="43">
         <v>337.15332069189191</v>
       </c>
-      <c r="F14" s="40">
+      <c r="F14" s="43">
         <v>362.1762511495495</v>
       </c>
-      <c r="G14" s="40">
+      <c r="G14" s="43">
         <v>387.96698388528529</v>
       </c>
-      <c r="H14" s="40">
+      <c r="H14" s="43">
         <v>427.14877394605514</v>
       </c>
-      <c r="I14" s="40">
+      <c r="I14" s="43">
         <v>443.20541305470925</v>
       </c>
-      <c r="J14" s="40">
+      <c r="J14" s="43">
         <v>469.15354767272726</v>
       </c>
-      <c r="K14" s="40">
+      <c r="K14" s="43">
         <v>505.07843018383841</v>
       </c>
-      <c r="L14" s="40">
+      <c r="L14" s="43">
         <v>547.36246483488958</v>
       </c>
-      <c r="M14" s="40">
+      <c r="M14" s="43">
         <v>571.39393613589948</v>
       </c>
-      <c r="N14" s="40">
+      <c r="N14" s="43">
         <v>586.09273843603592</v>
       </c>
-      <c r="O14" s="40">
+      <c r="O14" s="43">
         <v>609.650478588807</v>
       </c>
-      <c r="P14" s="40">
+      <c r="P14" s="43">
         <v>638.13101018072621</v>
       </c>
-      <c r="Q14" s="40">
+      <c r="Q14" s="43">
         <v>698.30097499999999</v>
       </c>
-      <c r="R14" s="40">
+      <c r="R14" s="43">
         <v>704.50931819999994</v>
       </c>
-      <c r="S14" s="40">
+      <c r="S14" s="43">
         <v>744.42625231506838</v>
       </c>
-      <c r="T14" s="40">
+      <c r="T14" s="43">
         <v>796.26517500000023</v>
       </c>
-      <c r="U14" s="40">
+      <c r="U14" s="43">
         <v>828.41355250000004</v>
       </c>
-      <c r="V14" s="41">
+      <c r="V14" s="44">
         <v>878.62237172537266</v>
       </c>
-      <c r="W14" s="41">
+      <c r="W14" s="44">
         <v>936.39161841321936</v>
       </c>
-      <c r="X14" s="41">
+      <c r="X14" s="44">
         <v>1032.3320481157323</v>
       </c>
-      <c r="Y14" s="41">
+      <c r="Y14" s="44">
         <v>1088.4179139975222</v>
       </c>
-      <c r="Z14" s="41">
+      <c r="Z14" s="44">
         <v>1141.2340895336304</v>
       </c>
-      <c r="AA14" s="41">
+      <c r="AA14" s="44">
         <v>1258.6889491805525</v>
       </c>
-      <c r="AB14" s="41">
+      <c r="AB14" s="44">
         <v>1310.5597830228955</v>
       </c>
-      <c r="AC14" s="41">
+      <c r="AC14" s="44">
         <v>1394.9463410202573</v>
       </c>
-      <c r="AD14" s="41">
+      <c r="AD14" s="44">
         <v>1462.3979184552311</v>
       </c>
-      <c r="AE14" s="41">
+      <c r="AE14" s="44">
         <v>1571.6597147633324</v>
       </c>
-      <c r="AF14" s="41">
+      <c r="AF14" s="44">
         <v>1611.1782925095727</v>
       </c>
-      <c r="AG14" s="41">
+      <c r="AG14" s="44">
         <v>1570.9757283581719</v>
       </c>
-      <c r="AH14" s="40">
+      <c r="AH14" s="43">
         <v>1683.312006988783</v>
       </c>
-      <c r="AI14" s="63">
+      <c r="AI14" s="45">
         <v>1806.1482766059846</v>
       </c>
-      <c r="AJ14" s="72">
-[...3 lines deleted...]
-        <v>2030.2116092365568</v>
+      <c r="AJ14" s="44">
+        <v>1925.9642222549903</v>
+      </c>
+      <c r="AK14" s="44">
+        <v>2036.5819000389661</v>
+      </c>
+      <c r="AL14" s="46">
+        <v>2055.367128947481</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="15" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B15" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="42">
+      <c r="C15" s="47">
         <v>881.5</v>
       </c>
-      <c r="D15" s="43">
+      <c r="D15" s="48">
         <v>911.303</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="48">
         <v>916.78700000000003</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="48">
         <v>926.10300000000007</v>
       </c>
-      <c r="G15" s="43">
+      <c r="G15" s="48">
         <v>984.49300000000005</v>
       </c>
-      <c r="H15" s="43">
+      <c r="H15" s="48">
         <v>1010.88</v>
       </c>
-      <c r="I15" s="43">
+      <c r="I15" s="48">
         <v>1029.857</v>
       </c>
-      <c r="J15" s="43">
+      <c r="J15" s="48">
         <v>1054.864</v>
       </c>
-      <c r="K15" s="43">
+      <c r="K15" s="48">
         <v>1059.663</v>
       </c>
-      <c r="L15" s="43">
+      <c r="L15" s="48">
         <v>1079.1420000000001</v>
       </c>
-      <c r="M15" s="43">
+      <c r="M15" s="48">
         <v>1099.671</v>
       </c>
-      <c r="N15" s="43">
+      <c r="N15" s="48">
         <v>1083.1420000000001</v>
       </c>
-      <c r="O15" s="43">
+      <c r="O15" s="48">
         <v>1103.0810000000001</v>
       </c>
-      <c r="P15" s="43">
+      <c r="P15" s="48">
         <v>1092.595</v>
       </c>
-      <c r="Q15" s="43">
+      <c r="Q15" s="48">
         <v>1121.193</v>
       </c>
-      <c r="R15" s="43">
+      <c r="R15" s="48">
         <v>1153.0620000000001</v>
       </c>
-      <c r="S15" s="43">
+      <c r="S15" s="48">
         <v>1164.348</v>
       </c>
-      <c r="T15" s="43">
+      <c r="T15" s="48">
         <v>1180.1089999999999</v>
       </c>
-      <c r="U15" s="43">
+      <c r="U15" s="48">
         <v>1183.72</v>
       </c>
-      <c r="V15" s="44">
+      <c r="V15" s="49">
         <v>1114.0029999999999</v>
       </c>
-      <c r="W15" s="44">
+      <c r="W15" s="49">
         <v>1156.0229999999999</v>
       </c>
-      <c r="X15" s="44">
+      <c r="X15" s="49">
         <v>1104.183</v>
       </c>
-      <c r="Y15" s="44">
+      <c r="Y15" s="49">
         <v>1106.8799405099999</v>
       </c>
-      <c r="Z15" s="44">
+      <c r="Z15" s="49">
         <v>1087.75954653546</v>
       </c>
-      <c r="AA15" s="44">
+      <c r="AA15" s="49">
         <v>1062.7288196205511</v>
       </c>
-      <c r="AB15" s="44">
+      <c r="AB15" s="49">
         <v>1030.1143104329549</v>
       </c>
-      <c r="AC15" s="44">
+      <c r="AC15" s="49">
         <v>1063.6942197616236</v>
       </c>
-      <c r="AD15" s="44">
-[...21 lines deleted...]
-        <v>1016.3887261635163</v>
+      <c r="AD15" s="49">
+        <v>1076.3261695038575</v>
+      </c>
+      <c r="AE15" s="49">
+        <v>1082.8606378619099</v>
+      </c>
+      <c r="AF15" s="49">
+        <v>1047.2905908095588</v>
+      </c>
+      <c r="AG15" s="49">
+        <v>1010.7695319308825</v>
+      </c>
+      <c r="AH15" s="48">
+        <v>1034.6602432002571</v>
+      </c>
+      <c r="AI15" s="50">
+        <v>1040.5497303103823</v>
+      </c>
+      <c r="AJ15" s="49">
+        <v>1006.7218698041504</v>
+      </c>
+      <c r="AK15" s="49">
+        <v>1014.9738115555973</v>
+      </c>
+      <c r="AL15" s="51">
+        <v>1027.3525129077241</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="3" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+    <row r="16" spans="1:38" s="3" customFormat="1" ht="25" customHeight="1" thickBot="1">
       <c r="B16" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="45">
+      <c r="C16" s="52">
         <v>118.460795</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="53">
         <v>131.61614399999999</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="53">
         <v>146.43928400000001</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="53">
         <v>161.90095099999999</v>
       </c>
-      <c r="G16" s="46">
+      <c r="G16" s="53">
         <v>183.365532</v>
       </c>
-      <c r="H16" s="46">
+      <c r="H16" s="53">
         <v>203.54646500000001</v>
       </c>
-      <c r="I16" s="46">
+      <c r="I16" s="53">
         <v>225.845719</v>
       </c>
-      <c r="J16" s="46">
+      <c r="J16" s="53">
         <v>246.58747100000002</v>
       </c>
-      <c r="K16" s="46">
+      <c r="K16" s="53">
         <v>237.19740600000003</v>
       </c>
-      <c r="L16" s="46">
+      <c r="L16" s="53">
         <v>262.15214600000002</v>
       </c>
-      <c r="M16" s="46">
+      <c r="M16" s="53">
         <v>290.44294800000006</v>
       </c>
-      <c r="N16" s="46">
+      <c r="N16" s="53">
         <v>309.88595199999997</v>
       </c>
-      <c r="O16" s="46">
+      <c r="O16" s="53">
         <v>332.02094699999998</v>
       </c>
-      <c r="P16" s="46">
+      <c r="P16" s="53">
         <v>347.75620900000001</v>
       </c>
-      <c r="Q16" s="46">
+      <c r="Q16" s="53">
         <v>368.03355200000004</v>
       </c>
-      <c r="R16" s="46">
+      <c r="R16" s="53">
         <v>389.479512</v>
       </c>
-      <c r="S16" s="46">
+      <c r="S16" s="53">
         <v>402.98894200000001</v>
       </c>
-      <c r="T16" s="46">
+      <c r="T16" s="53">
         <v>425.40728899999999</v>
       </c>
-      <c r="U16" s="46">
+      <c r="U16" s="53">
         <v>442.61095799999998</v>
       </c>
-      <c r="V16" s="47">
+      <c r="V16" s="54">
         <v>452.44746100000003</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="54">
         <v>495.02836304195489</v>
       </c>
-      <c r="X16" s="47">
+      <c r="X16" s="54">
         <v>518.16781575831033</v>
       </c>
-      <c r="Y16" s="47">
+      <c r="Y16" s="54">
         <v>531.20186593660537</v>
       </c>
-      <c r="Z16" s="47">
+      <c r="Z16" s="54">
         <v>537.16927596100004</v>
       </c>
-      <c r="AA16" s="47">
+      <c r="AA16" s="54">
         <v>540.37879871726489</v>
       </c>
-      <c r="AB16" s="47">
+      <c r="AB16" s="54">
         <v>547.80180267316007</v>
       </c>
-      <c r="AC16" s="47">
+      <c r="AC16" s="54">
         <v>560.98459009126498</v>
       </c>
-      <c r="AD16" s="47">
+      <c r="AD16" s="54">
         <v>576.41212669994297</v>
       </c>
-      <c r="AE16" s="47">
+      <c r="AE16" s="54">
         <v>592.90462860373998</v>
       </c>
-      <c r="AF16" s="47">
+      <c r="AF16" s="54">
         <v>586.80600380595899</v>
       </c>
-      <c r="AG16" s="47">
+      <c r="AG16" s="54">
         <v>577.11190116194007</v>
       </c>
-      <c r="AH16" s="46">
+      <c r="AH16" s="53">
         <v>607.76790272275605</v>
       </c>
-      <c r="AI16" s="65">
+      <c r="AI16" s="55">
         <v>622.58512979600494</v>
       </c>
-      <c r="AJ16" s="74">
-[...3 lines deleted...]
-        <v>625.38761975262173</v>
+      <c r="AJ16" s="54">
+        <v>620.954465333033</v>
+      </c>
+      <c r="AK16" s="54">
+        <v>627.78421449838891</v>
+      </c>
+      <c r="AL16" s="56">
+        <v>627.83518027284015</v>
       </c>
     </row>
-    <row r="17" spans="2:37" s="3" customFormat="1" ht="27" customHeight="1" thickTop="1" thickBot="1">
+    <row r="17" spans="2:38" s="3" customFormat="1" ht="27" customHeight="1" thickTop="1" thickBot="1">
       <c r="B17" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="32">
-[...102 lines deleted...]
-        <v>31255.91438444392</v>
+      <c r="C17" s="22">
+        <v>11961.414280325302</v>
+      </c>
+      <c r="D17" s="23">
+        <v>12222.524831383753</v>
+      </c>
+      <c r="E17" s="23">
+        <v>12336.403720564187</v>
+      </c>
+      <c r="F17" s="23">
+        <v>12599.927305794161</v>
+      </c>
+      <c r="G17" s="23">
+        <v>12923.577569257199</v>
+      </c>
+      <c r="H17" s="23">
+        <v>13381.86733758041</v>
+      </c>
+      <c r="I17" s="23">
+        <v>13797.15535418776</v>
+      </c>
+      <c r="J17" s="23">
+        <v>14128.603551655526</v>
+      </c>
+      <c r="K17" s="23">
+        <v>14511.012474748904</v>
+      </c>
+      <c r="L17" s="23">
+        <v>14926.271453259487</v>
+      </c>
+      <c r="M17" s="23">
+        <v>15564.704732119089</v>
+      </c>
+      <c r="N17" s="23">
+        <v>15800.009357987838</v>
+      </c>
+      <c r="O17" s="23">
+        <v>16358.206426813174</v>
+      </c>
+      <c r="P17" s="23">
+        <v>16935.835149354363</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>17737.343827160283</v>
+      </c>
+      <c r="R17" s="23">
+        <v>18464.686501770229</v>
+      </c>
+      <c r="S17" s="23">
+        <v>19167.655987187834</v>
+      </c>
+      <c r="T17" s="23">
+        <v>20060.189454390071</v>
+      </c>
+      <c r="U17" s="23">
+        <v>20437.416466972343</v>
+      </c>
+      <c r="V17" s="24">
+        <v>20279.10136316816</v>
+      </c>
+      <c r="W17" s="24">
+        <v>21606.400953529628</v>
+      </c>
+      <c r="X17" s="24">
+        <v>22288.606885146546</v>
+      </c>
+      <c r="Y17" s="24">
+        <v>22840.452264508418</v>
+      </c>
+      <c r="Z17" s="24">
+        <v>23481.193722284461</v>
+      </c>
+      <c r="AA17" s="24">
+        <v>24087.823802022594</v>
+      </c>
+      <c r="AB17" s="24">
+        <v>24325.995964889284</v>
+      </c>
+      <c r="AC17" s="24">
+        <v>24994.850588220426</v>
+      </c>
+      <c r="AD17" s="24">
+        <v>25742.56903308336</v>
+      </c>
+      <c r="AE17" s="24">
+        <v>26780.929957783123</v>
+      </c>
+      <c r="AF17" s="24">
+        <v>27161.270201311425</v>
+      </c>
+      <c r="AG17" s="24">
+        <v>27060.725498876611</v>
+      </c>
+      <c r="AH17" s="23">
+        <v>28595.07896912103</v>
+      </c>
+      <c r="AI17" s="27">
+        <v>29254.34572703547</v>
+      </c>
+      <c r="AJ17" s="24">
+        <v>30049.404860540861</v>
+      </c>
+      <c r="AK17" s="57">
+        <v>31347.074703458657</v>
+      </c>
+      <c r="AL17" s="58">
+        <v>32201.907119455991</v>
       </c>
     </row>
-    <row r="18" spans="2:37" s="3" customFormat="1" ht="18" customHeight="1">
+    <row r="18" spans="2:38" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="B18" s="15"/>
       <c r="C18" s="16"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
       <c r="X18" s="17"/>
       <c r="Y18" s="17"/>
       <c r="Z18" s="17"/>
       <c r="AA18" s="17"/>
       <c r="AB18" s="17"/>
       <c r="AC18" s="17"/>
       <c r="AD18" s="17"/>
       <c r="AE18" s="17"/>
       <c r="AF18" s="17"/>
       <c r="AG18" s="17"/>
       <c r="AH18" s="17"/>
       <c r="AI18" s="17"/>
-      <c r="AJ18" s="79"/>
+      <c r="AJ18" s="30"/>
       <c r="AK18" s="17"/>
     </row>
-    <row r="19" spans="2:37" s="3" customFormat="1" ht="27" customHeight="1" thickBot="1">
+    <row r="19" spans="2:38" s="3" customFormat="1" ht="27" customHeight="1" thickBot="1">
       <c r="B19" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
       <c r="AE19" s="5"/>
       <c r="AF19" s="5"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
-      <c r="AJ19" s="80"/>
+      <c r="AJ19" s="31"/>
       <c r="AK19" s="5"/>
     </row>
-    <row r="20" spans="2:37" s="3" customFormat="1" ht="23.25" customHeight="1" thickBot="1">
+    <row r="20" spans="2:38" s="3" customFormat="1" ht="23.25" customHeight="1" thickBot="1">
       <c r="B20" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7">
         <v>1990</v>
       </c>
       <c r="D20" s="8">
         <v>1991</v>
       </c>
       <c r="E20" s="8">
         <v>1992</v>
       </c>
       <c r="F20" s="8">
         <v>1993</v>
       </c>
       <c r="G20" s="8">
         <v>1994</v>
       </c>
       <c r="H20" s="8">
         <v>1995</v>
       </c>
       <c r="I20" s="8">
         <v>1996</v>
       </c>
       <c r="J20" s="8">
@@ -3380,1484 +3372,1526 @@
       </c>
       <c r="AA20" s="9">
         <v>2014</v>
       </c>
       <c r="AB20" s="9">
         <v>2015</v>
       </c>
       <c r="AC20" s="9">
         <v>2016</v>
       </c>
       <c r="AD20" s="9">
         <v>2017</v>
       </c>
       <c r="AE20" s="9">
         <v>2018</v>
       </c>
       <c r="AF20" s="9">
         <v>2019</v>
       </c>
       <c r="AG20" s="9">
         <v>2020</v>
       </c>
       <c r="AH20" s="8">
         <v>2021</v>
       </c>
-      <c r="AI20" s="61">
+      <c r="AI20" s="26">
         <v>2022</v>
       </c>
-      <c r="AJ20" s="70">
+      <c r="AJ20" s="9">
         <v>2023</v>
       </c>
-      <c r="AK20" s="48">
+      <c r="AK20" s="8">
         <v>2024</v>
       </c>
+      <c r="AL20" s="29">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="21" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="21" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B21" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="19"/>
-      <c r="D21" s="20">
+      <c r="C21" s="59"/>
+      <c r="D21" s="60">
         <v>1.0117375006888403</v>
       </c>
-      <c r="E21" s="20">
+      <c r="E21" s="60">
         <v>1.0159646779105029</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F21" s="60">
         <v>1.0531735047983652</v>
       </c>
-      <c r="G21" s="20">
+      <c r="G21" s="60">
         <v>1.0698304420659446</v>
       </c>
-      <c r="H21" s="20">
+      <c r="H21" s="60">
         <v>1.1034872723345217</v>
       </c>
-      <c r="I21" s="20">
+      <c r="I21" s="60">
         <v>1.133200105541704</v>
       </c>
-      <c r="J21" s="20">
+      <c r="J21" s="60">
         <v>1.1495919095089608</v>
       </c>
-      <c r="K21" s="20">
+      <c r="K21" s="60">
         <v>1.192722305224668</v>
       </c>
-      <c r="L21" s="20">
+      <c r="L21" s="60">
         <v>1.2175583057372548</v>
       </c>
-      <c r="M21" s="20">
+      <c r="M21" s="60">
         <v>1.2534888073752675</v>
       </c>
-      <c r="N21" s="20">
+      <c r="N21" s="60">
         <v>1.2325207167244743</v>
       </c>
-      <c r="O21" s="20">
+      <c r="O21" s="60">
         <v>1.2719009598370552</v>
       </c>
-      <c r="P21" s="20">
+      <c r="P21" s="60">
         <v>1.2800064623007488</v>
       </c>
-      <c r="Q21" s="20">
+      <c r="Q21" s="60">
         <v>1.3089920152681269</v>
       </c>
-      <c r="R21" s="20">
+      <c r="R21" s="60">
         <v>1.3371733003474033</v>
       </c>
-      <c r="S21" s="20">
+      <c r="S21" s="60">
         <v>1.3396989932181185</v>
       </c>
-      <c r="T21" s="20">
+      <c r="T21" s="60">
         <v>1.3709060012383425</v>
       </c>
-      <c r="U21" s="20">
+      <c r="U21" s="60">
         <v>1.3579973255117812</v>
       </c>
-      <c r="V21" s="21">
+      <c r="V21" s="61">
         <v>1.3012001489816702</v>
       </c>
-      <c r="W21" s="21">
+      <c r="W21" s="61">
         <v>1.3592794629553235</v>
       </c>
-      <c r="X21" s="21">
+      <c r="X21" s="61">
         <v>1.3497292204494895</v>
       </c>
-      <c r="Y21" s="21">
+      <c r="Y21" s="61">
         <v>1.3333940665728579</v>
       </c>
-      <c r="Z21" s="21">
+      <c r="Z21" s="61">
         <v>1.3394952202211163</v>
       </c>
-      <c r="AA21" s="21">
+      <c r="AA21" s="61">
         <v>1.3496996052873225</v>
       </c>
-      <c r="AB21" s="21">
+      <c r="AB21" s="61">
         <v>1.3455498079960195</v>
       </c>
-      <c r="AC21" s="21">
+      <c r="AC21" s="61">
         <v>1.3452439561434695</v>
       </c>
-      <c r="AD21" s="21">
+      <c r="AD21" s="61">
         <v>1.3312998012561386</v>
       </c>
-      <c r="AE21" s="21">
+      <c r="AE21" s="61">
         <v>1.3810099364332982</v>
       </c>
-      <c r="AF21" s="21">
+      <c r="AF21" s="61">
         <v>1.3654140177688252</v>
       </c>
-      <c r="AG21" s="21">
+      <c r="AG21" s="61">
         <v>1.3262932505964073</v>
       </c>
-      <c r="AH21" s="20">
+      <c r="AH21" s="60">
         <v>1.3613364019253986</v>
       </c>
-      <c r="AI21" s="67">
+      <c r="AI21" s="62">
         <v>1.4036607348522971</v>
       </c>
-      <c r="AJ21" s="76">
-[...3 lines deleted...]
-        <v>1.4336858503672021</v>
+      <c r="AJ21" s="61">
+        <v>1.3917156639141504</v>
+      </c>
+      <c r="AK21" s="60">
+        <v>1.4349886837284298</v>
+      </c>
+      <c r="AL21" s="63">
+        <v>1.4761907533509269</v>
       </c>
     </row>
-    <row r="22" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="22" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B22" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="22"/>
-      <c r="D22" s="23">
+      <c r="C22" s="64"/>
+      <c r="D22" s="65">
         <v>1.0549354708403991</v>
       </c>
-      <c r="E22" s="23">
+      <c r="E22" s="65">
         <v>1.0791387948455509</v>
       </c>
-      <c r="F22" s="23">
+      <c r="F22" s="65">
         <v>1.103286759637899</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="65">
         <v>1.1507753233829054</v>
       </c>
-      <c r="H22" s="23">
+      <c r="H22" s="65">
         <v>1.1607917961402896</v>
       </c>
-      <c r="I22" s="23">
+      <c r="I22" s="65">
         <v>1.1894083204908428</v>
       </c>
-      <c r="J22" s="23">
+      <c r="J22" s="65">
         <v>1.1909061342586913</v>
       </c>
-      <c r="K22" s="23">
+      <c r="K22" s="65">
         <v>1.1693699847239045</v>
       </c>
-      <c r="L22" s="23">
+      <c r="L22" s="65">
         <v>1.2022092571168461</v>
       </c>
-      <c r="M22" s="23">
+      <c r="M22" s="65">
         <v>1.256397413780918</v>
       </c>
-      <c r="N22" s="23">
+      <c r="N22" s="65">
         <v>1.2229772516216768</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O22" s="65">
         <v>1.2480241120700533</v>
       </c>
-      <c r="P22" s="23">
+      <c r="P22" s="65">
         <v>1.224048900484604</v>
       </c>
-      <c r="Q22" s="23">
+      <c r="Q22" s="65">
         <v>1.2453559354020041</v>
       </c>
-      <c r="R22" s="23">
+      <c r="R22" s="65">
         <v>1.2910705841759396</v>
       </c>
-      <c r="S22" s="23">
+      <c r="S22" s="65">
         <v>1.2659943093712884</v>
       </c>
-      <c r="T22" s="23">
+      <c r="T22" s="65">
         <v>1.3195874483422863</v>
       </c>
-      <c r="U22" s="23">
+      <c r="U22" s="65">
         <v>1.3214926723054483</v>
       </c>
-      <c r="V22" s="24">
+      <c r="V22" s="66">
         <v>1.2773331392575227</v>
       </c>
-      <c r="W22" s="21">
+      <c r="W22" s="61">
         <v>1.2630469904122077</v>
       </c>
-      <c r="X22" s="21">
+      <c r="X22" s="61">
         <v>1.3281113251397236</v>
       </c>
-      <c r="Y22" s="21">
+      <c r="Y22" s="61">
         <v>1.3245070350507164</v>
       </c>
-      <c r="Z22" s="21">
+      <c r="Z22" s="61">
         <v>1.3643159256981916</v>
       </c>
-      <c r="AA22" s="21">
+      <c r="AA22" s="61">
         <v>1.3586386346762227</v>
       </c>
-      <c r="AB22" s="21">
+      <c r="AB22" s="61">
         <v>1.3755666183352</v>
       </c>
-      <c r="AC22" s="21">
+      <c r="AC22" s="61">
         <v>1.3881322293241392</v>
       </c>
-      <c r="AD22" s="21">
+      <c r="AD22" s="61">
         <v>1.3927450626157492</v>
       </c>
-      <c r="AE22" s="21">
+      <c r="AE22" s="61">
         <v>1.3758222826629944</v>
       </c>
-      <c r="AF22" s="21">
+      <c r="AF22" s="61">
         <v>1.3643462838258269</v>
       </c>
-      <c r="AG22" s="21">
+      <c r="AG22" s="61">
         <v>1.3647322793743448</v>
       </c>
-      <c r="AH22" s="20">
+      <c r="AH22" s="60">
         <v>1.3574967475372262</v>
       </c>
-      <c r="AI22" s="67">
-[...6 lines deleted...]
-        <v>1.3249911486324957</v>
+      <c r="AI22" s="62">
+        <v>1.3827394953719763</v>
+      </c>
+      <c r="AJ22" s="61">
+        <v>1.3388767074188799</v>
+      </c>
+      <c r="AK22" s="60">
+        <v>1.3370616472421357</v>
+      </c>
+      <c r="AL22" s="67">
+        <v>1.3736812452075282</v>
       </c>
     </row>
-    <row r="23" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="23" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B23" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C23" s="22"/>
-      <c r="D23" s="23">
+      <c r="C23" s="64"/>
+      <c r="D23" s="65">
         <v>1.0518632796397214</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="65">
         <v>1.0850095454297</v>
       </c>
-      <c r="F23" s="23">
+      <c r="F23" s="65">
         <v>1.1309711482640228</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="65">
         <v>1.1670427963776031</v>
       </c>
-      <c r="H23" s="23">
+      <c r="H23" s="65">
         <v>1.2368786472029005</v>
       </c>
-      <c r="I23" s="23">
+      <c r="I23" s="65">
         <v>1.307088184624227</v>
       </c>
-      <c r="J23" s="23">
+      <c r="J23" s="65">
         <v>1.3821947023258756</v>
       </c>
-      <c r="K23" s="23">
+      <c r="K23" s="65">
         <v>1.443983807352702</v>
       </c>
-      <c r="L23" s="23">
+      <c r="L23" s="65">
         <v>1.5022262839385265</v>
       </c>
-      <c r="M23" s="23">
+      <c r="M23" s="65">
         <v>1.56593105798756</v>
       </c>
-      <c r="N23" s="23">
+      <c r="N23" s="65">
         <v>1.4745143874935303</v>
       </c>
-      <c r="O23" s="23">
+      <c r="O23" s="65">
         <v>1.5515772638701895</v>
       </c>
-      <c r="P23" s="23">
+      <c r="P23" s="65">
         <v>1.6353309826800426</v>
       </c>
-      <c r="Q23" s="23">
+      <c r="Q23" s="65">
         <v>1.7390369595311854</v>
       </c>
-      <c r="R23" s="23">
+      <c r="R23" s="65">
         <v>1.8090053612430441</v>
       </c>
-      <c r="S23" s="23">
+      <c r="S23" s="65">
         <v>1.8824563786635107</v>
       </c>
-      <c r="T23" s="23">
+      <c r="T23" s="65">
         <v>1.9977950609217512</v>
       </c>
-      <c r="U23" s="23">
+      <c r="U23" s="65">
         <v>2.0786793719789078</v>
       </c>
-      <c r="V23" s="24">
+      <c r="V23" s="66">
         <v>2.0920827661360968</v>
       </c>
-      <c r="W23" s="21">
+      <c r="W23" s="61">
         <v>2.3148659045359223</v>
       </c>
-      <c r="X23" s="21">
+      <c r="X23" s="61">
         <v>2.386491128694729</v>
       </c>
-      <c r="Y23" s="21">
+      <c r="Y23" s="61">
         <v>2.4795712255997455</v>
       </c>
-      <c r="Z23" s="21">
+      <c r="Z23" s="61">
         <v>2.5618632003209951</v>
       </c>
-      <c r="AA23" s="21">
+      <c r="AA23" s="61">
         <v>2.650308824991348</v>
       </c>
-      <c r="AB23" s="21">
+      <c r="AB23" s="61">
         <v>2.6085075603179995</v>
       </c>
-      <c r="AC23" s="21">
+      <c r="AC23" s="61">
         <v>2.5980522820800132</v>
       </c>
-      <c r="AD23" s="21">
+      <c r="AD23" s="61">
         <v>2.6448569366918333</v>
       </c>
-      <c r="AE23" s="21">
+      <c r="AE23" s="61">
         <v>2.6990224245938892</v>
       </c>
-      <c r="AF23" s="21">
+      <c r="AF23" s="61">
         <v>2.8422821509524434</v>
       </c>
-      <c r="AG23" s="21">
+      <c r="AG23" s="61">
         <v>2.8218445008675124</v>
       </c>
-      <c r="AH23" s="20">
+      <c r="AH23" s="60">
         <v>2.9458574804330806</v>
       </c>
-      <c r="AI23" s="67">
+      <c r="AI23" s="62">
         <v>3.0390504110860226</v>
       </c>
-      <c r="AJ23" s="76">
+      <c r="AJ23" s="61">
         <v>3.1779861376035878</v>
       </c>
-      <c r="AK23" s="55">
-        <v>3.3467136511202051</v>
+      <c r="AK23" s="60">
+        <v>3.3719374417242505</v>
+      </c>
+      <c r="AL23" s="68">
+        <v>3.4273068983098796</v>
       </c>
     </row>
-    <row r="24" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="24" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B24" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="22"/>
-      <c r="D24" s="23">
+      <c r="C24" s="64"/>
+      <c r="D24" s="65">
         <v>1.0827187576500115</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="65">
         <v>1.1019320215519393</v>
       </c>
-      <c r="F24" s="23">
+      <c r="F24" s="65">
         <v>1.1234839608224341</v>
       </c>
-      <c r="G24" s="23">
+      <c r="G24" s="65">
         <v>1.1333734203840276</v>
       </c>
-      <c r="H24" s="23">
+      <c r="H24" s="65">
         <v>1.1747423060194746</v>
       </c>
-      <c r="I24" s="23">
+      <c r="I24" s="65">
         <v>1.220194366739473</v>
       </c>
-      <c r="J24" s="23">
+      <c r="J24" s="65">
         <v>1.1996881766175245</v>
       </c>
-      <c r="K24" s="23">
+      <c r="K24" s="65">
         <v>1.2151510038003475</v>
       </c>
-      <c r="L24" s="23">
+      <c r="L24" s="65">
         <v>1.2496844927284783</v>
       </c>
-      <c r="M24" s="23">
+      <c r="M24" s="65">
         <v>1.2833100812594622</v>
       </c>
-      <c r="N24" s="23">
+      <c r="N24" s="65">
         <v>1.3060717621586164</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="65">
         <v>1.3287288681429157</v>
       </c>
-      <c r="P24" s="23">
+      <c r="P24" s="65">
         <v>1.3472053542356404</v>
       </c>
-      <c r="Q24" s="23">
+      <c r="Q24" s="65">
         <v>1.3643556402717996</v>
       </c>
-      <c r="R24" s="23">
+      <c r="R24" s="65">
         <v>1.3691280591133472</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S24" s="65">
         <v>1.3662926528992205</v>
       </c>
-      <c r="T24" s="23">
+      <c r="T24" s="65">
         <v>1.3541690928839147</v>
       </c>
-      <c r="U24" s="23">
+      <c r="U24" s="65">
         <v>1.3637688609177399</v>
       </c>
-      <c r="V24" s="24">
+      <c r="V24" s="66">
         <v>1.2737348146528469</v>
       </c>
-      <c r="W24" s="21">
+      <c r="W24" s="61">
         <v>1.3530285441983498</v>
       </c>
-      <c r="X24" s="21">
-[...39 lines deleted...]
-        <v>1.3340881942100358</v>
+      <c r="X24" s="61">
+        <v>1.3454390998811874</v>
+      </c>
+      <c r="Y24" s="61">
+        <v>1.3441405396480477</v>
+      </c>
+      <c r="Z24" s="61">
+        <v>1.3681997160908033</v>
+      </c>
+      <c r="AA24" s="61">
+        <v>1.3433566815645688</v>
+      </c>
+      <c r="AB24" s="61">
+        <v>1.3597651339514174</v>
+      </c>
+      <c r="AC24" s="61">
+        <v>1.3230885218090951</v>
+      </c>
+      <c r="AD24" s="61">
+        <v>1.3162448085000726</v>
+      </c>
+      <c r="AE24" s="61">
+        <v>1.3661083676806172</v>
+      </c>
+      <c r="AF24" s="61">
+        <v>1.3388228330176526</v>
+      </c>
+      <c r="AG24" s="61">
+        <v>1.2474178006915151</v>
+      </c>
+      <c r="AH24" s="60">
+        <v>1.3017430901161553</v>
+      </c>
+      <c r="AI24" s="62">
+        <v>1.1103810368672007</v>
+      </c>
+      <c r="AJ24" s="61">
+        <v>1.22775761676412</v>
+      </c>
+      <c r="AK24" s="60">
+        <v>1.335784109347522</v>
+      </c>
+      <c r="AL24" s="67">
+        <v>1.3589139849481628</v>
       </c>
     </row>
-    <row r="25" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="25" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B25" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C25" s="22"/>
-      <c r="D25" s="23">
+      <c r="C25" s="64"/>
+      <c r="D25" s="65">
         <v>0.9824004364429898</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E25" s="65">
         <v>0.97866102927805088</v>
       </c>
-      <c r="F25" s="23">
+      <c r="F25" s="65">
         <v>0.95857064920894719</v>
       </c>
-      <c r="G25" s="23">
+      <c r="G25" s="65">
         <v>0.96102782324058922</v>
       </c>
-      <c r="H25" s="23">
+      <c r="H25" s="65">
         <v>0.97621567557737754</v>
       </c>
-      <c r="I25" s="23">
+      <c r="I25" s="65">
         <v>1.0050354609929077</v>
       </c>
-      <c r="J25" s="23">
+      <c r="J25" s="65">
         <v>1.0044080741953083</v>
       </c>
-      <c r="K25" s="23">
+      <c r="K25" s="65">
         <v>1.0133060556464815</v>
       </c>
-      <c r="L25" s="23">
+      <c r="L25" s="65">
         <v>1.0116402982360433</v>
       </c>
-      <c r="M25" s="23">
+      <c r="M25" s="65">
         <v>1.0484633569739954</v>
       </c>
-      <c r="N25" s="23">
+      <c r="N25" s="65">
         <v>1.0663402436806693</v>
       </c>
-      <c r="O25" s="23">
+      <c r="O25" s="65">
         <v>1.0668939807237681</v>
       </c>
-      <c r="P25" s="23">
-[...63 lines deleted...]
-        <v>0.90432393998582528</v>
+      <c r="P25" s="65">
+        <v>1.1075806154648786</v>
+      </c>
+      <c r="Q25" s="65">
+        <v>1.1234312008836185</v>
+      </c>
+      <c r="R25" s="65">
+        <v>1.1326146470293961</v>
+      </c>
+      <c r="S25" s="65">
+        <v>1.1637131641657834</v>
+      </c>
+      <c r="T25" s="65">
+        <v>1.1664156863261346</v>
+      </c>
+      <c r="U25" s="65">
+        <v>1.1667780463376149</v>
+      </c>
+      <c r="V25" s="66">
+        <v>1.0851679317517753</v>
+      </c>
+      <c r="W25" s="61">
+        <v>1.1526376457352436</v>
+      </c>
+      <c r="X25" s="61">
+        <v>1.1168517268747331</v>
+      </c>
+      <c r="Y25" s="61">
+        <v>1.1469114030174399</v>
+      </c>
+      <c r="Z25" s="61">
+        <v>1.1627472960945791</v>
+      </c>
+      <c r="AA25" s="61">
+        <v>1.1427657881266793</v>
+      </c>
+      <c r="AB25" s="61">
+        <v>1.180111259572999</v>
+      </c>
+      <c r="AC25" s="61">
+        <v>1.1841190839536757</v>
+      </c>
+      <c r="AD25" s="61">
+        <v>1.1898932044765294</v>
+      </c>
+      <c r="AE25" s="61">
+        <v>1.1702152832661319</v>
+      </c>
+      <c r="AF25" s="61">
+        <v>1.1097495259684977</v>
+      </c>
+      <c r="AG25" s="61">
+        <v>1.0489329037202659</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>1.0780997078362768</v>
+      </c>
+      <c r="AI25" s="62">
+        <v>1.052712763458699</v>
+      </c>
+      <c r="AJ25" s="61">
+        <v>0.9297417127352422</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>0.91503687398621658</v>
+      </c>
+      <c r="AL25" s="68">
+        <v>0.92294734173198056</v>
       </c>
     </row>
-    <row r="26" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="26" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B26" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="22"/>
-      <c r="D26" s="23">
+      <c r="C26" s="64"/>
+      <c r="D26" s="65">
         <v>1.0240812557710064</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E26" s="65">
         <v>1.0445706371191135</v>
       </c>
-      <c r="F26" s="23">
+      <c r="F26" s="65">
         <v>1.0286334256694367</v>
       </c>
-      <c r="G26" s="23">
+      <c r="G26" s="65">
         <v>1.070235457063712</v>
       </c>
-      <c r="H26" s="23">
+      <c r="H26" s="65">
         <v>1.1149076638965836</v>
       </c>
-      <c r="I26" s="23">
+      <c r="I26" s="65">
         <v>1.1284995383194829</v>
       </c>
-      <c r="J26" s="23">
+      <c r="J26" s="65">
         <v>1.1610018467220684</v>
       </c>
-      <c r="K26" s="23">
+      <c r="K26" s="65">
         <v>1.1994459833795015</v>
       </c>
-      <c r="L26" s="23">
+      <c r="L26" s="65">
         <v>1.2265327793167129</v>
       </c>
-      <c r="M26" s="23">
+      <c r="M26" s="65">
         <v>1.2772005309325947</v>
       </c>
-      <c r="N26" s="23">
+      <c r="N26" s="65">
         <v>1.2881286057248387</v>
       </c>
-      <c r="O26" s="23">
+      <c r="O26" s="65">
         <v>1.3170637626962143</v>
       </c>
-      <c r="P26" s="23">
+      <c r="P26" s="65">
         <v>1.3568087026777471</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q26" s="65">
         <v>1.4004940258541092</v>
       </c>
-      <c r="R26" s="23">
+      <c r="R26" s="65">
         <v>1.4021232686980611</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S26" s="65">
         <v>1.4502399030470914</v>
       </c>
-      <c r="T26" s="23">
+      <c r="T26" s="65">
         <v>1.4491567359187441</v>
       </c>
-      <c r="U26" s="23">
+      <c r="U26" s="65">
         <v>1.4733635180055402</v>
       </c>
-      <c r="V26" s="24">
+      <c r="V26" s="66">
         <v>1.351060378578024</v>
       </c>
-      <c r="W26" s="21">
+      <c r="W26" s="61">
         <v>1.3945623268698062</v>
       </c>
-      <c r="X26" s="21">
+      <c r="X26" s="61">
         <v>1.3969062788550324</v>
       </c>
-      <c r="Y26" s="21">
+      <c r="Y26" s="61">
         <v>1.3816985226223455</v>
       </c>
-      <c r="Z26" s="21">
+      <c r="Z26" s="61">
         <v>1.3379649122807018</v>
       </c>
-      <c r="AA26" s="21">
+      <c r="AA26" s="61">
         <v>1.2919136657433057</v>
       </c>
-      <c r="AB26" s="21">
+      <c r="AB26" s="61">
         <v>1.3065281625115421</v>
       </c>
-      <c r="AC26" s="21">
+      <c r="AC26" s="61">
         <v>1.3378033240997231</v>
       </c>
-      <c r="AD26" s="21">
+      <c r="AD26" s="61">
         <v>1.3657894736842104</v>
       </c>
-      <c r="AE26" s="21">
+      <c r="AE26" s="61">
         <v>1.337527239150508</v>
       </c>
-      <c r="AF26" s="21">
+      <c r="AF26" s="61">
         <v>1.3566629732225302</v>
       </c>
-      <c r="AG26" s="21">
+      <c r="AG26" s="61">
         <v>1.295156971375808</v>
       </c>
-      <c r="AH26" s="20">
+      <c r="AH26" s="60">
         <v>1.3345775623268699</v>
       </c>
-      <c r="AI26" s="67">
+      <c r="AI26" s="62">
         <v>1.3109556786703602</v>
       </c>
-      <c r="AJ26" s="76">
+      <c r="AJ26" s="61">
         <v>1.222105724838412</v>
       </c>
-      <c r="AK26" s="55">
-        <v>1.257464689279737</v>
+      <c r="AK26" s="60">
+        <v>1.2509838411819021</v>
+      </c>
+      <c r="AL26" s="67">
+        <v>1.2764036037365765</v>
       </c>
     </row>
-    <row r="27" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="27" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B27" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="C27" s="22"/>
-      <c r="D27" s="23">
+      <c r="C27" s="64"/>
+      <c r="D27" s="65">
         <v>0.98702947699131405</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E27" s="65">
         <v>0.93185178340417663</v>
       </c>
-      <c r="F27" s="23">
+      <c r="F27" s="65">
         <v>0.88392810940676392</v>
       </c>
-      <c r="G27" s="23">
+      <c r="G27" s="65">
         <v>0.80938273886527434</v>
       </c>
-      <c r="H27" s="23">
+      <c r="H27" s="65">
         <v>0.79470245795601557</v>
       </c>
-      <c r="I27" s="23">
+      <c r="I27" s="65">
         <v>0.7828340417667714</v>
       </c>
-      <c r="J27" s="23">
+      <c r="J27" s="65">
         <v>0.77077342450563657</v>
       </c>
-      <c r="K27" s="23">
+      <c r="K27" s="65">
         <v>0.76433006837922746</v>
       </c>
-      <c r="L27" s="23">
+      <c r="L27" s="65">
         <v>0.78194880798373678</v>
       </c>
-      <c r="M27" s="23">
+      <c r="M27" s="65">
         <v>0.81109221955276289</v>
       </c>
-      <c r="N27" s="23">
+      <c r="N27" s="65">
         <v>0.82358528922565144</v>
       </c>
-      <c r="O27" s="23">
+      <c r="O27" s="65">
         <v>0.82358713731288113</v>
       </c>
-      <c r="P27" s="23">
+      <c r="P27" s="65">
         <v>0.84668822768434671</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="65">
         <v>0.86111624468674919</v>
       </c>
-      <c r="R27" s="23">
+      <c r="R27" s="65">
         <v>0.88163001293661059</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S27" s="65">
         <v>0.91674367030123827</v>
       </c>
-      <c r="T27" s="23">
+      <c r="T27" s="65">
         <v>0.9413232304564777</v>
       </c>
-      <c r="U27" s="23">
+      <c r="U27" s="65">
         <v>0.96100535945296617</v>
       </c>
-      <c r="V27" s="24">
+      <c r="V27" s="66">
         <v>0.91766771391609692</v>
       </c>
-      <c r="W27" s="21">
+      <c r="W27" s="61">
         <v>0.95918748844945478</v>
       </c>
-      <c r="X27" s="21">
+      <c r="X27" s="61">
         <v>0.97473433746072813</v>
       </c>
-      <c r="Y27" s="21">
+      <c r="Y27" s="61">
         <v>0.98806995010164467</v>
       </c>
-      <c r="Z27" s="21">
+      <c r="Z27" s="61">
         <v>0.97864119386435022</v>
       </c>
-      <c r="AA27" s="21">
+      <c r="AA27" s="61">
         <v>0.98336398077989273</v>
       </c>
-      <c r="AB27" s="21">
+      <c r="AB27" s="61">
         <v>0.98645656902605816</v>
       </c>
-      <c r="AC27" s="21">
+      <c r="AC27" s="61">
         <v>1.0081040694880798</v>
       </c>
-      <c r="AD27" s="21">
+      <c r="AD27" s="61">
         <v>1.0083016078358897</v>
       </c>
-      <c r="AE27" s="21">
+      <c r="AE27" s="61">
         <v>1.0249471354647941</v>
       </c>
-      <c r="AF27" s="21">
+      <c r="AF27" s="61">
         <v>1.0332131121788948</v>
       </c>
-      <c r="AG27" s="21">
+      <c r="AG27" s="61">
         <v>1.002974246904454</v>
       </c>
-      <c r="AH27" s="20">
+      <c r="AH27" s="60">
         <v>1.0691977730548881</v>
       </c>
-      <c r="AI27" s="67">
+      <c r="AI27" s="62">
         <v>1.0782990667159489</v>
       </c>
-      <c r="AJ27" s="76">
+      <c r="AJ27" s="61">
         <v>1.0887534466826834</v>
       </c>
-      <c r="AK27" s="55">
+      <c r="AK27" s="60">
         <v>1.1174646710404732</v>
       </c>
+      <c r="AL27" s="68">
+        <v>1.103711653114027</v>
+      </c>
     </row>
-    <row r="28" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="28" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B28" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="C28" s="22"/>
-      <c r="D28" s="23">
+      <c r="C28" s="64"/>
+      <c r="D28" s="65">
         <v>1.0098079996497142</v>
       </c>
-      <c r="E28" s="23">
+      <c r="E28" s="65">
         <v>1.0040783263849578</v>
       </c>
-      <c r="F28" s="23">
+      <c r="F28" s="65">
         <v>1.0105179537059914</v>
       </c>
-      <c r="G28" s="23">
+      <c r="G28" s="65">
         <v>1.0213267696464927</v>
       </c>
-      <c r="H28" s="23">
+      <c r="H28" s="65">
         <v>1.0553107378205349</v>
       </c>
-      <c r="I28" s="23">
+      <c r="I28" s="65">
         <v>1.0973544046863222</v>
       </c>
-      <c r="J28" s="23">
+      <c r="J28" s="65">
         <v>1.0967288945045803</v>
       </c>
-      <c r="K28" s="23">
+      <c r="K28" s="65">
         <v>1.1343658421399954</v>
       </c>
-      <c r="L28" s="23">
+      <c r="L28" s="65">
         <v>1.1514109945924644</v>
       </c>
-      <c r="M28" s="23">
+      <c r="M28" s="65">
         <v>1.1792991722400499</v>
       </c>
-      <c r="N28" s="23">
+      <c r="N28" s="65">
         <v>1.2034148852370752</v>
       </c>
-      <c r="O28" s="23">
+      <c r="O28" s="65">
         <v>1.2111325632844749</v>
       </c>
-      <c r="P28" s="23">
+      <c r="P28" s="65">
         <v>1.2454193048125797</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="65">
         <v>1.232035373587766</v>
       </c>
-      <c r="R28" s="23">
+      <c r="R28" s="65">
         <v>1.2458947225881609</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S28" s="65">
         <v>1.2425206920986616</v>
       </c>
-      <c r="T28" s="23">
+      <c r="T28" s="65">
         <v>1.2411058700073139</v>
       </c>
-      <c r="U28" s="23">
+      <c r="U28" s="65">
         <v>1.2163611506282337</v>
       </c>
-      <c r="V28" s="24">
+      <c r="V28" s="66">
         <v>1.1783166970607699</v>
       </c>
-      <c r="W28" s="21">
+      <c r="W28" s="61">
         <v>1.1949379023857662</v>
       </c>
-      <c r="X28" s="21">
+      <c r="X28" s="61">
         <v>1.1508818788772117</v>
       </c>
-      <c r="Y28" s="21">
+      <c r="Y28" s="61">
         <v>1.1380313221069351</v>
       </c>
-      <c r="Z28" s="21">
+      <c r="Z28" s="61">
         <v>1.1205506298123973</v>
       </c>
-      <c r="AA28" s="21">
+      <c r="AA28" s="61">
         <v>1.0574122141540097</v>
       </c>
-      <c r="AB28" s="21">
+      <c r="AB28" s="61">
         <v>1.0598498420806028</v>
       </c>
-      <c r="AC28" s="21">
+      <c r="AC28" s="61">
         <v>1.0607534958200282</v>
       </c>
-      <c r="AD28" s="21">
+      <c r="AD28" s="61">
         <v>1.0577293542545638</v>
       </c>
-      <c r="AE28" s="21">
+      <c r="AE28" s="61">
         <v>1.043826683638843</v>
       </c>
-      <c r="AF28" s="21">
+      <c r="AF28" s="61">
         <v>1.0232517772308036</v>
       </c>
-      <c r="AG28" s="21">
+      <c r="AG28" s="61">
         <v>0.97046716227923391</v>
       </c>
-      <c r="AH28" s="20">
+      <c r="AH28" s="60">
         <v>0.96291256305924511</v>
       </c>
-      <c r="AI28" s="67">
-[...6 lines deleted...]
-        <v>0.89118061919252878</v>
+      <c r="AI28" s="62">
+        <v>1.0158935882078821</v>
+      </c>
+      <c r="AJ28" s="61">
+        <v>0.91974579266213996</v>
+      </c>
+      <c r="AK28" s="60">
+        <v>0.89527051751584863</v>
+      </c>
+      <c r="AL28" s="67">
+        <v>0.90874431958566193</v>
       </c>
     </row>
-    <row r="29" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="29" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B29" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="C29" s="22"/>
-      <c r="D29" s="23">
+      <c r="C29" s="64"/>
+      <c r="D29" s="65">
         <v>1.0907115260785576</v>
       </c>
-      <c r="E29" s="23">
+      <c r="E29" s="65">
         <v>1.2136831938184161</v>
       </c>
-      <c r="F29" s="23">
+      <c r="F29" s="65">
         <v>1.3064874436574372</v>
       </c>
-      <c r="G29" s="23">
+      <c r="G29" s="65">
         <v>1.4935608499678044</v>
       </c>
-      <c r="H29" s="23">
+      <c r="H29" s="65">
         <v>1.6211043142305215</v>
       </c>
-      <c r="I29" s="23">
+      <c r="I29" s="65">
         <v>1.7406793303283965</v>
       </c>
-      <c r="J29" s="23">
+      <c r="J29" s="65">
         <v>1.8279942047649709</v>
       </c>
-      <c r="K29" s="23">
+      <c r="K29" s="65">
         <v>1.87862202189311</v>
       </c>
-      <c r="L29" s="23">
+      <c r="L29" s="65">
         <v>1.9950096587250485</v>
       </c>
-      <c r="M29" s="23">
+      <c r="M29" s="65">
         <v>2.1822279459111393</v>
       </c>
-      <c r="N29" s="23">
+      <c r="N29" s="65">
         <v>2.3837765614938826</v>
       </c>
-      <c r="O29" s="23">
+      <c r="O29" s="65">
         <v>2.6625885383129431</v>
       </c>
-      <c r="P29" s="23">
+      <c r="P29" s="65">
         <v>3.0756197681905988</v>
       </c>
-      <c r="Q29" s="23">
+      <c r="Q29" s="65">
         <v>3.5468609143593044</v>
       </c>
-      <c r="R29" s="23">
+      <c r="R29" s="65">
         <v>4.0248873148744355</v>
       </c>
-      <c r="S29" s="23">
+      <c r="S29" s="65">
         <v>4.6132099162910496</v>
       </c>
-      <c r="T29" s="23">
+      <c r="T29" s="65">
         <v>5.2826030264005155</v>
       </c>
-      <c r="U29" s="23">
+      <c r="U29" s="65">
         <v>5.6274307791371534</v>
       </c>
-      <c r="V29" s="24">
+      <c r="V29" s="66">
         <v>5.9797987765614939</v>
       </c>
-      <c r="W29" s="21">
+      <c r="W29" s="61">
         <v>6.7726336123631672</v>
       </c>
-      <c r="X29" s="21">
+      <c r="X29" s="61">
         <v>7.5869591113972952</v>
       </c>
-      <c r="Y29" s="21">
+      <c r="Y29" s="61">
         <v>8.0289005151320012</v>
       </c>
-      <c r="Z29" s="21">
+      <c r="Z29" s="61">
         <v>8.7437781712813898</v>
       </c>
-      <c r="AA29" s="21">
+      <c r="AA29" s="61">
         <v>9.3278444945267225</v>
       </c>
-      <c r="AB29" s="21">
+      <c r="AB29" s="61">
         <v>9.3602269800386342</v>
       </c>
-      <c r="AC29" s="21">
+      <c r="AC29" s="61">
         <v>9.8730843528654209</v>
       </c>
-      <c r="AD29" s="21">
+      <c r="AD29" s="61">
         <v>10.631756278171281</v>
       </c>
-      <c r="AE29" s="21">
+      <c r="AE29" s="61">
         <v>11.535951384417256</v>
       </c>
-      <c r="AF29" s="21">
+      <c r="AF29" s="61">
         <v>12.078924661944622</v>
       </c>
-      <c r="AG29" s="21">
+      <c r="AG29" s="61">
         <v>12.522633612363169</v>
       </c>
-      <c r="AH29" s="20">
+      <c r="AH29" s="60">
         <v>13.738325820991628</v>
       </c>
-      <c r="AI29" s="67">
+      <c r="AI29" s="62">
         <v>14.244546039922728</v>
       </c>
-      <c r="AJ29" s="76">
+      <c r="AJ29" s="61">
         <v>15.222858982614294</v>
       </c>
-      <c r="AK29" s="55">
+      <c r="AK29" s="60">
         <v>16.237733419188668</v>
       </c>
+      <c r="AL29" s="68">
+        <v>17.023905344494526</v>
+      </c>
     </row>
-    <row r="30" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="30" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B30" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="C30" s="22"/>
-      <c r="D30" s="23">
+      <c r="C30" s="64"/>
+      <c r="D30" s="65">
         <v>1.1136171906637393</v>
       </c>
-      <c r="E30" s="23">
+      <c r="E30" s="65">
         <v>1.1716361160342146</v>
       </c>
-      <c r="F30" s="23">
+      <c r="F30" s="65">
         <v>1.2585929017275588</v>
       </c>
-      <c r="G30" s="23">
+      <c r="G30" s="65">
         <v>1.3482178648457126</v>
       </c>
-      <c r="H30" s="23">
+      <c r="H30" s="65">
         <v>1.4843778772455916</v>
       </c>
-      <c r="I30" s="23">
+      <c r="I30" s="65">
         <v>1.5401760471797339</v>
       </c>
-      <c r="J30" s="23">
+      <c r="J30" s="65">
         <v>1.6303479950632616</v>
       </c>
-      <c r="K30" s="23">
+      <c r="K30" s="65">
         <v>1.7551899800922881</v>
       </c>
-      <c r="L30" s="23">
+      <c r="L30" s="65">
         <v>1.9021305530848565</v>
       </c>
-      <c r="M30" s="23">
+      <c r="M30" s="65">
         <v>1.985641934909369</v>
       </c>
-      <c r="N30" s="23">
+      <c r="N30" s="65">
         <v>2.0367215078524596</v>
       </c>
-      <c r="O30" s="23">
+      <c r="O30" s="65">
         <v>2.1185866341353452</v>
       </c>
-      <c r="P30" s="23">
+      <c r="P30" s="65">
         <v>2.2175588742677212</v>
       </c>
-      <c r="Q30" s="23">
+      <c r="Q30" s="65">
         <v>2.4266545573180842</v>
       </c>
-      <c r="R30" s="23">
+      <c r="R30" s="65">
         <v>2.448229071544811</v>
       </c>
-      <c r="S30" s="23">
+      <c r="S30" s="65">
         <v>2.5869437712980177</v>
       </c>
-      <c r="T30" s="23">
+      <c r="T30" s="65">
         <v>2.7670883829818975</v>
       </c>
-      <c r="U30" s="23">
+      <c r="U30" s="65">
         <v>2.8788066958064742</v>
       </c>
-      <c r="V30" s="24">
+      <c r="V30" s="66">
         <v>3.0532865610118898</v>
       </c>
-      <c r="W30" s="21">
+      <c r="W30" s="61">
         <v>3.2540395468542709</v>
       </c>
-      <c r="X30" s="21">
+      <c r="X30" s="61">
         <v>3.5874406007030903</v>
       </c>
-      <c r="Y30" s="21">
+      <c r="Y30" s="61">
         <v>3.7823436968117226</v>
       </c>
-      <c r="Z30" s="21">
+      <c r="Z30" s="61">
         <v>3.965884344259349</v>
       </c>
-      <c r="AA30" s="21">
+      <c r="AA30" s="61">
         <v>4.3740498497440861</v>
       </c>
-      <c r="AB30" s="21">
+      <c r="AB30" s="61">
         <v>4.5543053553810511</v>
       </c>
-      <c r="AC30" s="21">
+      <c r="AC30" s="61">
         <v>4.8475557343321682</v>
       </c>
-      <c r="AD30" s="21">
+      <c r="AD30" s="61">
         <v>5.0819556330017539</v>
       </c>
-      <c r="AE30" s="21">
+      <c r="AE30" s="61">
         <v>5.4616495550270159</v>
       </c>
-      <c r="AF30" s="21">
+      <c r="AF30" s="61">
         <v>5.5989799329298142</v>
       </c>
-      <c r="AG30" s="21">
+      <c r="AG30" s="61">
         <v>5.4592726448025575</v>
       </c>
-      <c r="AH30" s="20">
+      <c r="AH30" s="60">
         <v>5.8496506512074991</v>
       </c>
-      <c r="AI30" s="67">
+      <c r="AI30" s="62">
         <v>6.2765170084691873</v>
       </c>
-      <c r="AJ30" s="76">
-[...3 lines deleted...]
-        <v>7.0551559145022997</v>
+      <c r="AJ30" s="61">
+        <v>6.6928874861826628</v>
+      </c>
+      <c r="AK30" s="60">
+        <v>7.0772932102537602</v>
+      </c>
+      <c r="AL30" s="67">
+        <v>7.1425734589905039</v>
       </c>
     </row>
-    <row r="31" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1">
+    <row r="31" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1">
       <c r="B31" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C31" s="22"/>
-      <c r="D31" s="23">
+      <c r="C31" s="64"/>
+      <c r="D31" s="65">
         <v>1.0338094157685762</v>
       </c>
-      <c r="E31" s="23">
+      <c r="E31" s="65">
         <v>1.0400306296086217</v>
       </c>
-      <c r="F31" s="23">
+      <c r="F31" s="65">
         <v>1.0505989790130461</v>
       </c>
-      <c r="G31" s="23">
+      <c r="G31" s="65">
         <v>1.1168383437322746</v>
       </c>
-      <c r="H31" s="23">
+      <c r="H31" s="65">
         <v>1.1467725467952354</v>
       </c>
-      <c r="I31" s="23">
+      <c r="I31" s="65">
         <v>1.1683006239364719</v>
       </c>
-      <c r="J31" s="23">
+      <c r="J31" s="65">
         <v>1.1966693136698809</v>
       </c>
-      <c r="K31" s="23">
+      <c r="K31" s="65">
         <v>1.202113442994895</v>
       </c>
-      <c r="L31" s="23">
+      <c r="L31" s="65">
         <v>1.224211003970505</v>
       </c>
-      <c r="M31" s="23">
+      <c r="M31" s="65">
         <v>1.2474997163925128</v>
       </c>
-      <c r="N31" s="23">
+      <c r="N31" s="65">
         <v>1.2287487237663075</v>
       </c>
-      <c r="O31" s="23">
+      <c r="O31" s="65">
         <v>1.2513681225184345</v>
       </c>
-      <c r="P31" s="23">
+      <c r="P31" s="65">
         <v>1.2394724900737379</v>
       </c>
-      <c r="Q31" s="23">
+      <c r="Q31" s="65">
         <v>1.2719149177538287</v>
       </c>
-      <c r="R31" s="23">
+      <c r="R31" s="65">
         <v>1.3080680657969372</v>
       </c>
-      <c r="S31" s="23">
+      <c r="S31" s="65">
         <v>1.320871242200794</v>
       </c>
-      <c r="T31" s="23">
+      <c r="T31" s="65">
         <v>1.3387509926262053</v>
       </c>
-      <c r="U31" s="23">
+      <c r="U31" s="65">
         <v>1.3428474191718662</v>
       </c>
-      <c r="V31" s="24">
+      <c r="V31" s="66">
         <v>1.2637583664208734</v>
       </c>
-      <c r="W31" s="21">
+      <c r="W31" s="61">
         <v>1.3114271128757797</v>
       </c>
-      <c r="X31" s="21">
+      <c r="X31" s="61">
         <v>1.2526182643221782</v>
       </c>
-      <c r="Y31" s="21">
+      <c r="Y31" s="61">
         <v>1.2556777544072601</v>
       </c>
-      <c r="Z31" s="21">
+      <c r="Z31" s="61">
         <v>1.2339870068468066</v>
       </c>
-      <c r="AA31" s="21">
+      <c r="AA31" s="61">
         <v>1.2055914005905288</v>
       </c>
-      <c r="AB31" s="21">
+      <c r="AB31" s="61">
         <v>1.1685925245977935</v>
       </c>
-      <c r="AC31" s="21">
+      <c r="AC31" s="61">
         <v>1.2066865794232826</v>
       </c>
-      <c r="AD31" s="21">
-[...21 lines deleted...]
-        <v>1.1530218107356962</v>
+      <c r="AD31" s="61">
+        <v>1.2210166415245123</v>
+      </c>
+      <c r="AE31" s="61">
+        <v>1.2284295381303574</v>
+      </c>
+      <c r="AF31" s="61">
+        <v>1.1880778114685864</v>
+      </c>
+      <c r="AG31" s="61">
+        <v>1.1466472285092257</v>
+      </c>
+      <c r="AH31" s="60">
+        <v>1.1737495668749371</v>
+      </c>
+      <c r="AI31" s="62">
+        <v>1.1804307774366221</v>
+      </c>
+      <c r="AJ31" s="61">
+        <v>1.1420554393694275</v>
+      </c>
+      <c r="AK31" s="60">
+        <v>1.1514166892292652</v>
+      </c>
+      <c r="AL31" s="68">
+        <v>1.1654594587722338</v>
       </c>
     </row>
-    <row r="32" spans="2:37" s="3" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
-      <c r="B32" s="25" t="s">
+    <row r="32" spans="2:38" s="3" customFormat="1" ht="25" customHeight="1" thickBot="1">
+      <c r="B32" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="C32" s="26"/>
-      <c r="D32" s="27">
+      <c r="C32" s="69"/>
+      <c r="D32" s="70">
         <v>1.111052344364226</v>
       </c>
-      <c r="E32" s="27">
+      <c r="E32" s="70">
         <v>1.2361835322817141</v>
       </c>
-      <c r="F32" s="27">
+      <c r="F32" s="70">
         <v>1.3667049170149499</v>
       </c>
-      <c r="G32" s="27">
+      <c r="G32" s="70">
         <v>1.5479005691292211</v>
       </c>
-      <c r="H32" s="27">
+      <c r="H32" s="70">
         <v>1.7182601636262866</v>
       </c>
-      <c r="I32" s="27">
+      <c r="I32" s="70">
         <v>1.9065018008700685</v>
       </c>
-      <c r="J32" s="27">
+      <c r="J32" s="70">
         <v>2.0815956114425873</v>
       </c>
-      <c r="K32" s="27">
+      <c r="K32" s="70">
         <v>2.002328331495665</v>
       </c>
-      <c r="L32" s="27">
+      <c r="L32" s="70">
         <v>2.2129865496850667</v>
       </c>
-      <c r="M32" s="27">
+      <c r="M32" s="70">
         <v>2.4518065069544743</v>
       </c>
-      <c r="N32" s="27">
+      <c r="N32" s="70">
         <v>2.6159367915773313</v>
       </c>
-      <c r="O32" s="27">
+      <c r="O32" s="70">
         <v>2.8027918181707285</v>
       </c>
-      <c r="P32" s="27">
+      <c r="P32" s="70">
         <v>2.935622785580664</v>
       </c>
-      <c r="Q32" s="27">
+      <c r="Q32" s="70">
         <v>3.106796235834818</v>
       </c>
-      <c r="R32" s="27">
+      <c r="R32" s="70">
         <v>3.2878346967028205</v>
       </c>
-      <c r="S32" s="27">
+      <c r="S32" s="70">
         <v>3.4018760552805678</v>
       </c>
-      <c r="T32" s="27">
+      <c r="T32" s="70">
         <v>3.5911230293532976</v>
       </c>
-      <c r="U32" s="27">
+      <c r="U32" s="70">
         <v>3.7363497180649512</v>
       </c>
-      <c r="V32" s="28">
+      <c r="V32" s="71">
         <v>3.8193856541313944</v>
       </c>
-      <c r="W32" s="28">
+      <c r="W32" s="71">
         <v>4.1788370831206638</v>
       </c>
-      <c r="X32" s="28">
+      <c r="X32" s="71">
         <v>4.3741713514442502</v>
       </c>
-      <c r="Y32" s="28">
+      <c r="Y32" s="71">
         <v>4.4841997382898313</v>
       </c>
-      <c r="Z32" s="28">
+      <c r="Z32" s="71">
         <v>4.5345742949049095</v>
       </c>
-      <c r="AA32" s="28">
+      <c r="AA32" s="71">
         <v>4.5616678388598091</v>
       </c>
-      <c r="AB32" s="28">
+      <c r="AB32" s="71">
         <v>4.6243299538312232</v>
       </c>
-      <c r="AC32" s="28">
+      <c r="AC32" s="71">
         <v>4.7356139226590956</v>
       </c>
-      <c r="AD32" s="28">
+      <c r="AD32" s="71">
         <v>4.8658471918911479</v>
       </c>
-      <c r="AE32" s="28">
+      <c r="AE32" s="71">
         <v>5.0050704843213314</v>
       </c>
-      <c r="AF32" s="28">
+      <c r="AF32" s="71">
         <v>4.9535882635766457</v>
       </c>
-      <c r="AG32" s="28">
+      <c r="AG32" s="71">
         <v>4.8717544159815915</v>
       </c>
-      <c r="AH32" s="27">
+      <c r="AH32" s="70">
         <v>5.1305404688762728</v>
       </c>
-      <c r="AI32" s="68">
+      <c r="AI32" s="72">
         <v>5.2556217421637674</v>
       </c>
-      <c r="AJ32" s="77">
-[...3 lines deleted...]
-        <v>5.2792792733884806</v>
+      <c r="AJ32" s="71">
+        <v>5.2418563064094998</v>
+      </c>
+      <c r="AK32" s="70">
+        <v>5.2995103949655995</v>
+      </c>
+      <c r="AL32" s="73">
+        <v>5.2999406282292814</v>
       </c>
     </row>
-    <row r="33" spans="2:37" s="3" customFormat="1" ht="27" customHeight="1" thickTop="1" thickBot="1">
+    <row r="33" spans="2:38" s="3" customFormat="1" ht="27" customHeight="1" thickTop="1" thickBot="1">
       <c r="B33" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C33" s="29"/>
-[...9 lines deleted...]
-      <c r="G33" s="30">
+      <c r="C33" s="74"/>
+      <c r="D33" s="20">
+        <v>1.0218294045285212</v>
+      </c>
+      <c r="E33" s="20">
+        <v>1.0313499249713043</v>
+      </c>
+      <c r="F33" s="20">
+        <v>1.0533810643544983</v>
+      </c>
+      <c r="G33" s="20">
         <v>1.0804389235572678</v>
       </c>
-      <c r="H33" s="30">
-[...87 lines deleted...]
-        <v>2.6130617711197526</v>
+      <c r="H33" s="20">
+        <v>1.1187529353942314</v>
+      </c>
+      <c r="I33" s="20">
+        <v>1.1534719081573801</v>
+      </c>
+      <c r="J33" s="20">
+        <v>1.181181691440528</v>
+      </c>
+      <c r="K33" s="20">
+        <v>1.2131519011608269</v>
+      </c>
+      <c r="L33" s="20">
+        <v>1.2478684462765346</v>
+      </c>
+      <c r="M33" s="20">
+        <v>1.3012428436427161</v>
+      </c>
+      <c r="N33" s="20">
+        <v>1.3209148172366572</v>
+      </c>
+      <c r="O33" s="20">
+        <v>1.3675812946066022</v>
+      </c>
+      <c r="P33" s="20">
+        <v>1.4158723000850513</v>
+      </c>
+      <c r="Q33" s="20">
+        <v>1.4828801520849839</v>
+      </c>
+      <c r="R33" s="20">
+        <v>1.5436875664562355</v>
+      </c>
+      <c r="S33" s="20">
+        <v>1.6024573297085529</v>
+      </c>
+      <c r="T33" s="20">
+        <v>1.6770750501791427</v>
+      </c>
+      <c r="U33" s="20">
+        <v>1.7086120410183243</v>
+      </c>
+      <c r="V33" s="21">
+        <v>1.69537655731264</v>
+      </c>
+      <c r="W33" s="21">
+        <v>1.8063416622120392</v>
+      </c>
+      <c r="X33" s="21">
+        <v>1.8633755476397049</v>
+      </c>
+      <c r="Y33" s="21">
+        <v>1.9095110100882862</v>
+      </c>
+      <c r="Z33" s="21">
+        <v>1.9630783761839463</v>
+      </c>
+      <c r="AA33" s="21">
+        <v>2.013793957596083</v>
+      </c>
+      <c r="AB33" s="21">
+        <v>2.0337056634600335</v>
+      </c>
+      <c r="AC33" s="21">
+        <v>2.0896233507548629</v>
+      </c>
+      <c r="AD33" s="21">
+        <v>2.1521342234108514</v>
+      </c>
+      <c r="AE33" s="21">
+        <v>2.2389434334561642</v>
+      </c>
+      <c r="AF33" s="21">
+        <v>2.2707406971086659</v>
+      </c>
+      <c r="AG33" s="21">
+        <v>2.26233494340108</v>
+      </c>
+      <c r="AH33" s="20">
+        <v>2.3906101986748811</v>
+      </c>
+      <c r="AI33" s="28">
+        <v>2.445726319767588</v>
+      </c>
+      <c r="AJ33" s="21">
+        <v>2.5121949759709885</v>
+      </c>
+      <c r="AK33" s="20">
+        <v>2.620682970158454</v>
+      </c>
+      <c r="AL33" s="75">
+        <v>2.69214880153622</v>
       </c>
     </row>
-    <row r="34" spans="2:37" s="3" customFormat="1" ht="12"/>
-[...1 lines deleted...]
-      <c r="B35" s="58" t="s">
+    <row r="34" spans="2:38" s="3" customFormat="1" ht="12"/>
+    <row r="35" spans="2:38" s="3" customFormat="1">
+      <c r="B35" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C35" s="58"/>
-      <c r="D35" s="58"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
     </row>
-    <row r="36" spans="2:37" s="3" customFormat="1" ht="12"/>
+    <row r="36" spans="2:38" s="3" customFormat="1" ht="12"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B1:AK1"/>
     <mergeCell ref="B3:E3"/>
+    <mergeCell ref="B1:AL1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="B21:AK33">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R1-9</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>