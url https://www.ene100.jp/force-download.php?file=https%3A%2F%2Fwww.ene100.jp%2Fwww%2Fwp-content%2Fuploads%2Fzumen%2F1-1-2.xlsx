--- v0 (2025-10-10)
+++ v1 (2026-10-26)
@@ -1,80 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2019年度資料\03-04  図面集\エネ百科更新用\200422\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.21\企画部\2026年度資料\03-07　図面集\３.更新用・新規図面\1章\1-1-2\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E0AD0C2-7413-4852-9DA8-8E9C643EFB87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="4020" windowWidth="20520" windowHeight="4065"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1-1-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="\I">#REF!</definedName>
     <definedName name="\P">#REF!</definedName>
     <definedName name="aa">'[1]Oil Consumption – barrels'!#REF!</definedName>
     <definedName name="INIT">#REF!</definedName>
     <definedName name="LEAP">#REF!</definedName>
     <definedName name="NONLEAP">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1-1-2'!$A$1:$J$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1-1-2'!$A$1:$I$37</definedName>
     <definedName name="Print1">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="145621" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>世界の人口予測</t>
     <rPh sb="0" eb="2">
       <t>セカイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジンコウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ヨソク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>北アメリカ</t>
     <rPh sb="0" eb="1">
       <t>キタ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>世界</t>
     <rPh sb="0" eb="2">
       <t>セカイ</t>
     </rPh>
@@ -92,165 +106,173 @@
     <t>ヨーロッパ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>オセアニア</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>国名</t>
     <rPh sb="0" eb="1">
       <t>クニ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（千人）</t>
     <rPh sb="1" eb="3">
       <t>センニン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>南アメリカ</t>
-[...2 lines deleted...]
-    </rPh>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>2100</t>
+  </si>
+  <si>
+    <t>出典：UN「World Population Prospects 2024」</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>2020</t>
-[...26 lines deleted...]
-    <t>出典：UN「World Population Prospects, the 2019 Revision」</t>
+    <t>ラテンアメリカ・カリブ</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Osaka"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color indexed="8"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="12"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
+      <sz val="22"/>
+      <color indexed="8"/>
+      <name val="BIZ UDゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color indexed="8"/>
+      <name val="BIZ UDゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="BIZ UDゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
       <sz val="14"/>
-      <name val="ＭＳ ゴシック"/>
+      <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <name val="ＭＳ ゴシック"/>
+      <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
-      <name val="ＭＳ ゴシック"/>
+      <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
-      <name val="ＭＳ ゴシック"/>
+      <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
@@ -470,165 +492,166 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="9" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.bp.com/liveassets/bp_internet/globalbp/globalbp_uk_english/reports_and_publications/statistical_energy_review_2007/STAGING/local_assets/downloads/spreadsheets/statistical_review_full_report_workbook_2007.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Contents"/>
       <sheetName val="Oil – Proved reserves"/>
       <sheetName val="Oil - proved reserves history"/>
       <sheetName val="Oil Production – barrels"/>
       <sheetName val="Oil Production – tonnes"/>
       <sheetName val="Oil Consumption – barrels"/>
       <sheetName val="Oil Consumption – tonnes"/>
       <sheetName val="Oil - Regional consumption "/>
       <sheetName val="Oil –  Spot crude prices"/>
       <sheetName val="Oil - crude prices since 1861"/>
       <sheetName val="Oil - Refinery capacities"/>
       <sheetName val="Oil - Refinery throughputs"/>
       <sheetName val="Oil - Regional refining margins"/>
       <sheetName val="Oil - Trade movements"/>
       <sheetName val="Oil - Inter-area movements "/>
       <sheetName val="Oil - Imports and exports"/>
       <sheetName val="Gas – Proved reserves"/>
       <sheetName val="Gas - Proved reserves history "/>
       <sheetName val="Gas Production – bcm"/>
       <sheetName val="Gas Production – bcf"/>
       <sheetName val="Gas Production – tonnes"/>
       <sheetName val="Gas Consumption – bcm"/>
       <sheetName val="Gas Consumption – bcf"/>
@@ -677,163 +700,163 @@
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31"/>
       <sheetData sheetId="32"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -966,387 +989,389 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K15"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H17" sqref="H17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N8" sqref="N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.875" style="3" customWidth="1"/>
     <col min="2" max="2" width="24" style="3" customWidth="1"/>
-    <col min="3" max="11" width="16.625" style="3" customWidth="1"/>
-    <col min="12" max="16384" width="11" style="3"/>
+    <col min="3" max="10" width="16.625" style="3" customWidth="1"/>
+    <col min="11" max="16384" width="11" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="48.95" customHeight="1">
+    <row r="1" spans="1:10" ht="48.95" customHeight="1">
       <c r="A1" s="1"/>
-      <c r="B1" s="31" t="s">
+      <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="31"/>
-[...7 lines deleted...]
-      <c r="K1" s="31"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
     </row>
-    <row r="2" spans="1:11" s="4" customFormat="1" ht="27.95" customHeight="1">
+    <row r="2" spans="1:10" ht="27.95" customHeight="1">
       <c r="A2" s="2"/>
-      <c r="B2" s="2"/>
-[...8 lines deleted...]
-      <c r="K2" s="2"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
     </row>
-    <row r="3" spans="1:11" s="4" customFormat="1" ht="27.95" customHeight="1">
+    <row r="3" spans="1:10" ht="27.95" customHeight="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="2"/>
-[...8 lines deleted...]
-      <c r="K3" s="2"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
     </row>
-    <row r="5" spans="1:11" ht="14.25" customHeight="1" thickBot="1">
-[...8 lines deleted...]
-      <c r="K5" s="25" t="s">
+    <row r="4" spans="1:10" ht="14.25" customHeight="1">
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+    </row>
+    <row r="5" spans="1:10" ht="14.25" customHeight="1" thickBot="1">
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="35.1" customHeight="1" thickBot="1">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:10" ht="35.1" customHeight="1" thickBot="1">
+      <c r="B6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="E6" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="F6" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="G6" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="H6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="H6" s="7" t="s">
+      <c r="I6" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="26" t="s">
+      <c r="J6" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="J6" s="26" t="s">
+    </row>
+    <row r="7" spans="1:10" ht="51.75" customHeight="1">
+      <c r="B7" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="13">
+        <v>1727213.466</v>
+      </c>
+      <c r="D7" s="13">
+        <v>2095653.385</v>
+      </c>
+      <c r="E7" s="13">
+        <v>2466647.6179999998</v>
+      </c>
+      <c r="F7" s="13">
+        <v>2821497.0890000002</v>
+      </c>
+      <c r="G7" s="13">
+        <v>3145215.2990000001</v>
+      </c>
+      <c r="H7" s="14">
+        <v>3424700.645</v>
+      </c>
+      <c r="I7" s="14">
+        <v>3649045.6290000002</v>
+      </c>
+      <c r="J7" s="15">
+        <v>3813883.6030000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="51.75" customHeight="1">
+      <c r="B8" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="17">
+        <v>4969233.3949999996</v>
+      </c>
+      <c r="D8" s="17">
+        <v>5174593.4289999995</v>
+      </c>
+      <c r="E8" s="17">
+        <v>5280378.4009999996</v>
+      </c>
+      <c r="F8" s="17">
+        <v>5266840.0029999996</v>
+      </c>
+      <c r="G8" s="17">
+        <v>5172528.4469999997</v>
+      </c>
+      <c r="H8" s="18">
+        <v>5022367.4910000004</v>
+      </c>
+      <c r="I8" s="18">
+        <v>4826503.6390000004</v>
+      </c>
+      <c r="J8" s="19">
+        <v>4612667.5650000004</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="51.75" customHeight="1">
+      <c r="B9" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="21">
+        <v>738433.45400000003</v>
+      </c>
+      <c r="D9" s="21">
+        <v>722101.62300000002</v>
+      </c>
+      <c r="E9" s="21">
+        <v>703027.75899999996</v>
+      </c>
+      <c r="F9" s="21">
+        <v>676159.84</v>
+      </c>
+      <c r="G9" s="21">
+        <v>648640.31900000002</v>
+      </c>
+      <c r="H9" s="22">
+        <v>626433.28899999999</v>
+      </c>
+      <c r="I9" s="22">
+        <v>608693.06900000002</v>
+      </c>
+      <c r="J9" s="23">
+        <v>592250.63500000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="51.75" customHeight="1">
+      <c r="B10" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="17">
+        <v>687743.397</v>
+      </c>
+      <c r="D10" s="17">
+        <v>717030.33600000001</v>
+      </c>
+      <c r="E10" s="17">
+        <v>730056.74699999997</v>
+      </c>
+      <c r="F10" s="17">
+        <v>727195.65700000001</v>
+      </c>
+      <c r="G10" s="17">
+        <v>710988.375</v>
+      </c>
+      <c r="H10" s="18">
+        <v>684287.67700000003</v>
+      </c>
+      <c r="I10" s="18">
+        <v>650403.34199999995</v>
+      </c>
+      <c r="J10" s="19">
+        <v>613447.21799999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="51.75" customHeight="1">
+      <c r="B11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="21">
+        <v>397429.67700000003</v>
+      </c>
+      <c r="D11" s="21">
+        <v>414279.41800000001</v>
+      </c>
+      <c r="E11" s="21">
+        <v>426579.88500000001</v>
+      </c>
+      <c r="F11" s="21">
+        <v>436166.36300000001</v>
+      </c>
+      <c r="G11" s="21">
+        <v>447170.39299999998</v>
+      </c>
+      <c r="H11" s="22">
+        <v>457616.19699999999</v>
+      </c>
+      <c r="I11" s="22">
+        <v>466495.18400000001</v>
+      </c>
+      <c r="J11" s="23">
+        <v>474966.03399999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="51.75" customHeight="1">
+      <c r="B12" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="17">
+        <v>49071.521999999997</v>
+      </c>
+      <c r="D12" s="17">
+        <v>53532.010999999999</v>
+      </c>
+      <c r="E12" s="17">
+        <v>57688.178</v>
+      </c>
+      <c r="F12" s="17">
+        <v>61373.34</v>
+      </c>
+      <c r="G12" s="17">
+        <v>64699.125999999997</v>
+      </c>
+      <c r="H12" s="18">
+        <v>67672.73</v>
+      </c>
+      <c r="I12" s="18">
+        <v>70424.207999999999</v>
+      </c>
+      <c r="J12" s="19">
+        <v>72945.697</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="51.75" customHeight="1" thickBot="1">
+      <c r="B13" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C13" s="27">
+        <v>8569124.9110000003</v>
+      </c>
+      <c r="D13" s="27">
+        <v>9177190.2029999997</v>
+      </c>
+      <c r="E13" s="27">
+        <v>9664378.5869999994</v>
+      </c>
+      <c r="F13" s="27">
+        <v>9989232.2919999994</v>
+      </c>
+      <c r="G13" s="27">
+        <v>10189241.959000001</v>
+      </c>
+      <c r="H13" s="28">
+        <v>10283078.028999999</v>
+      </c>
+      <c r="I13" s="28">
+        <v>10271565.07</v>
+      </c>
+      <c r="J13" s="29">
+        <v>10180160.751</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="14.25" customHeight="1">
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+    </row>
+    <row r="15" spans="1:10" ht="22.5" customHeight="1">
+      <c r="B15" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="K6" s="8" t="s">
-[...230 lines deleted...]
-      </c>
       <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="B1:J1"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.59055118110236227" top="0.59055118110236227" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="67" orientation="portrait" verticalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R1-2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>